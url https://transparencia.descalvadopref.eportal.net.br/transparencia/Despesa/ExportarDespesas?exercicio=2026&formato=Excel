--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -1,4417 +1,5157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree98825f97624648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4154067768b344ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R87cebeecdd9b4534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rf6617023acbc4e86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87cebeecdd9b4534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6617023acbc4e86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Codigo</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Titulo</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>ValorEmpenhadoDespesa</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>ValorLiquidadoDespesa</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ValorPagoDespesa</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>ValorOrcadoDespesa</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>020101</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>Gabinete do Prefeito</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>2.226.213,84</x:v>
+        <x:v>2.528.057,43</x:v>
       </x:c>
       <x:c r="D2" t="str">
-        <x:v>1.926.778,94</x:v>
+        <x:v>2.327.848,68</x:v>
       </x:c>
       <x:c r="E2" t="str">
-        <x:v>1.868.833,99</x:v>
+        <x:v>2.163.199,82</x:v>
       </x:c>
       <x:c r="F2" t="str">
         <x:v>3.473.222,21</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>020101.0412204202.619</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>GESTÃO DO GABINETE</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>2.033.147,43</x:v>
+        <x:v>2.334.991,02</x:v>
       </x:c>
       <x:c r="D3" t="str">
-        <x:v>1.821.003,49</x:v>
+        <x:v>2.206.434,42</x:v>
       </x:c>
       <x:c r="E3" t="str">
-        <x:v>1.772.367,02</x:v>
+        <x:v>2.041.785,56</x:v>
       </x:c>
       <x:c r="F3" t="str">
-        <x:v>3.172.377,21</x:v>
+        <x:v>3.182.377,21</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>020101.0412204202.621</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>JUNTA DE SERVIÇO MILITAR</x:v>
       </x:c>
       <x:c r="C4" t="str">
         <x:v>1.449,45</x:v>
       </x:c>
       <x:c r="D4" t="str">
-        <x:v>249,95</x:v>
+        <x:v>289,95</x:v>
       </x:c>
       <x:c r="E4" t="str">
-        <x:v>249,95</x:v>
+        <x:v>289,95</x:v>
       </x:c>
       <x:c r="F4" t="str">
         <x:v>17.569,51</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>020101.0412204202.622</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>POSTO DE ATENDIMENTO AO TRABALHADOR</x:v>
       </x:c>
       <x:c r="C5" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E5" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F5" t="str">
         <x:v>17.052,26</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>020101.0412204202.623</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>PROCON</x:v>
       </x:c>
       <x:c r="C6" t="str">
         <x:v>11.927,54</x:v>
       </x:c>
       <x:c r="D6" t="str">
-        <x:v>8.509,80</x:v>
+        <x:v>9.114,61</x:v>
       </x:c>
       <x:c r="E6" t="str">
-        <x:v>7.911,10</x:v>
+        <x:v>9.114,61</x:v>
       </x:c>
       <x:c r="F6" t="str">
         <x:v>20.983,16</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>020101.0412204212.620</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>BANCO DO POVO/SEBRAE-EMPREENDEDORES</x:v>
       </x:c>
       <x:c r="C7" t="str">
         <x:v>31.870,92</x:v>
       </x:c>
       <x:c r="D7" t="str">
-        <x:v>4.020,92</x:v>
+        <x:v>8.010,92</x:v>
       </x:c>
       <x:c r="E7" t="str">
-        <x:v>240,92</x:v>
+        <x:v>8.010,92</x:v>
       </x:c>
       <x:c r="F7" t="str">
-        <x:v>58.384,17</x:v>
+        <x:v>48.384,17</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>020101.0412204222.624</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>COMUNICAÇÃO SOCIAL</x:v>
       </x:c>
       <x:c r="C8" t="str">
         <x:v>147.818,50</x:v>
       </x:c>
       <x:c r="D8" t="str">
-        <x:v>92.994,78</x:v>
+        <x:v>103.998,78</x:v>
       </x:c>
       <x:c r="E8" t="str">
-        <x:v>88.065,00</x:v>
+        <x:v>103.998,78</x:v>
       </x:c>
       <x:c r="F8" t="str">
         <x:v>171.855,90</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
         <x:v>020101.0412204541.637</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v>INVESTIMENTO GABINETE</x:v>
       </x:c>
       <x:c r="C9" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E9" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F9" t="str">
         <x:v>15.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
-        <x:v>020102</x:v>
+        <x:v>020101</x:v>
       </x:c>
       <x:c r="B10" t="str">
-        <x:v>Gab. do Prefeito - Conselho Tutelar</x:v>
+        <x:v>Gabinete do Prefeito</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>252.503,36</x:v>
+        <x:v>2.528.057,43</x:v>
       </x:c>
       <x:c r="D10" t="str">
-        <x:v>210.779,89</x:v>
+        <x:v>2.327.848,68</x:v>
       </x:c>
       <x:c r="E10" t="str">
-        <x:v>206.374,44</x:v>
+        <x:v>2.163.199,82</x:v>
       </x:c>
       <x:c r="F10" t="str">
-        <x:v>444.899,10</x:v>
+        <x:v>3.473.222,21</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
-        <x:v>020102.0824304232.625</x:v>
+        <x:v>020102</x:v>
       </x:c>
       <x:c r="B11" t="str">
-        <x:v>GESTÃO DO CONSELHO TUTELAR</x:v>
+        <x:v>Gab. do Prefeito - Conselho Tutelar</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>252.503,36</x:v>
+        <x:v>296.090,08</x:v>
       </x:c>
       <x:c r="D11" t="str">
-        <x:v>210.779,89</x:v>
+        <x:v>265.971,64</x:v>
       </x:c>
       <x:c r="E11" t="str">
-        <x:v>206.374,44</x:v>
+        <x:v>250.251,80</x:v>
       </x:c>
       <x:c r="F11" t="str">
         <x:v>444.899,10</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
-        <x:v>020103</x:v>
+        <x:v>020102.0824304232.625</x:v>
       </x:c>
       <x:c r="B12" t="str">
-        <x:v>Gab. do Prefeito - FMDCA</x:v>
+        <x:v>GESTÃO DO CONSELHO TUTELAR</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>166.372,16</x:v>
+        <x:v>296.090,08</x:v>
       </x:c>
       <x:c r="D12" t="str">
-        <x:v>19.182,16</x:v>
+        <x:v>265.971,64</x:v>
       </x:c>
       <x:c r="E12" t="str">
-        <x:v>19.182,16</x:v>
+        <x:v>250.251,80</x:v>
       </x:c>
       <x:c r="F12" t="str">
-        <x:v>543.613,79</x:v>
+        <x:v>444.899,10</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
-        <x:v>020103.0824304231.044</x:v>
+        <x:v>020102</x:v>
       </x:c>
       <x:c r="B13" t="str">
-        <x:v>Eq.Mat.Perm./Obras/Imóvel - FMDCA</x:v>
+        <x:v>Gab. do Prefeito - Conselho Tutelar</x:v>
       </x:c>
       <x:c r="C13" t="str">
-        <x:v>122.390,00</x:v>
+        <x:v>296.090,08</x:v>
       </x:c>
       <x:c r="D13" t="str">
-        <x:v>0,00</x:v>
+        <x:v>265.971,64</x:v>
       </x:c>
       <x:c r="E13" t="str">
-        <x:v>0,00</x:v>
+        <x:v>250.251,80</x:v>
       </x:c>
       <x:c r="F13" t="str">
-        <x:v>151.750,00</x:v>
+        <x:v>444.899,10</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
-        <x:v>020103.0824304232.626</x:v>
+        <x:v>020103</x:v>
       </x:c>
       <x:c r="B14" t="str">
-        <x:v>GESTÃO DO FUNDO MUNICIPAL DA CRIANÇA E DO ADOLECENTE</x:v>
+        <x:v>Gab. do Prefeito - FMDCA</x:v>
       </x:c>
       <x:c r="C14" t="str">
-        <x:v>43.982,16</x:v>
+        <x:v>193.272,16</x:v>
       </x:c>
       <x:c r="D14" t="str">
-        <x:v>19.182,16</x:v>
+        <x:v>46.082,16</x:v>
       </x:c>
       <x:c r="E14" t="str">
         <x:v>19.182,16</x:v>
       </x:c>
       <x:c r="F14" t="str">
-        <x:v>391.863,79</x:v>
+        <x:v>543.613,79</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
-        <x:v>020107</x:v>
+        <x:v>020103.0824304231.044</x:v>
       </x:c>
       <x:c r="B15" t="str">
-        <x:v>Fundo Social de Solidariedade</x:v>
+        <x:v>Eq.Mat.Perm./Obras/Imóvel - FMDCA</x:v>
       </x:c>
       <x:c r="C15" t="str">
-        <x:v>21.937,77</x:v>
+        <x:v>122.390,00</x:v>
       </x:c>
       <x:c r="D15" t="str">
-        <x:v>21.850,59</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E15" t="str">
-        <x:v>21.850,59</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F15" t="str">
-        <x:v>85.611,21</x:v>
+        <x:v>151.750,00</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
-        <x:v>020107.0824404302.632</x:v>
+        <x:v>020103.0824304232.626</x:v>
       </x:c>
       <x:c r="B16" t="str">
-        <x:v>GESTÃO DO FUNDO SOCIAL DE SOLIDARIEDADE</x:v>
+        <x:v>GESTÃO DO FUNDO MUNICIPAL DA CRIANÇA E DO ADOLECENTE</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>21.937,77</x:v>
+        <x:v>70.882,16</x:v>
       </x:c>
       <x:c r="D16" t="str">
-        <x:v>21.850,59</x:v>
+        <x:v>46.082,16</x:v>
       </x:c>
       <x:c r="E16" t="str">
-        <x:v>21.850,59</x:v>
+        <x:v>19.182,16</x:v>
       </x:c>
       <x:c r="F16" t="str">
-        <x:v>85.611,21</x:v>
+        <x:v>391.863,79</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>020110</x:v>
+        <x:v>020103</x:v>
       </x:c>
       <x:c r="B17" t="str">
-        <x:v>Fundo Municipal da Segurança Pública - FMSP</x:v>
+        <x:v>Gab. do Prefeito - FMDCA</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>504.474,40</x:v>
+        <x:v>193.272,16</x:v>
       </x:c>
       <x:c r="D17" t="str">
-        <x:v>308.737,64</x:v>
+        <x:v>46.082,16</x:v>
       </x:c>
       <x:c r="E17" t="str">
-        <x:v>305.937,64</x:v>
+        <x:v>19.182,16</x:v>
       </x:c>
       <x:c r="F17" t="str">
-        <x:v>521.334,50</x:v>
+        <x:v>543.613,79</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>020110.0618104291.653</x:v>
+        <x:v>020107</x:v>
       </x:c>
       <x:c r="B18" t="str">
-        <x:v>PROTEÇÃO DA ORDEM PUBLICA</x:v>
+        <x:v>Fundo Social de Solidariedade</x:v>
       </x:c>
       <x:c r="C18" t="str">
-        <x:v>2.695,00</x:v>
+        <x:v>21.937,77</x:v>
       </x:c>
       <x:c r="D18" t="str">
-        <x:v>2.695,00</x:v>
+        <x:v>21.850,59</x:v>
       </x:c>
       <x:c r="E18" t="str">
-        <x:v>2.695,00</x:v>
+        <x:v>21.850,59</x:v>
       </x:c>
       <x:c r="F18" t="str">
-        <x:v>6.000,00</x:v>
+        <x:v>85.611,21</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>020110.0618104292.631</x:v>
+        <x:v>020107.0824404302.632</x:v>
       </x:c>
       <x:c r="B19" t="str">
-        <x:v>PROTEÇÃO DA ORDEM PUBLICA</x:v>
+        <x:v>GESTÃO DO FUNDO SOCIAL DE SOLIDARIEDADE</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>501.779,40</x:v>
+        <x:v>21.937,77</x:v>
       </x:c>
       <x:c r="D19" t="str">
-        <x:v>306.042,64</x:v>
+        <x:v>21.850,59</x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>303.242,64</x:v>
+        <x:v>21.850,59</x:v>
       </x:c>
       <x:c r="F19" t="str">
-        <x:v>515.334,50</x:v>
+        <x:v>85.611,21</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
-        <x:v>020111</x:v>
+        <x:v>020107</x:v>
       </x:c>
       <x:c r="B20" t="str">
-        <x:v>Gab. do Prefeito - FMI</x:v>
+        <x:v>Fundo Social de Solidariedade</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>124.986,21</x:v>
+        <x:v>21.937,77</x:v>
       </x:c>
       <x:c r="D20" t="str">
-        <x:v>93.210,94</x:v>
+        <x:v>21.850,59</x:v>
       </x:c>
       <x:c r="E20" t="str">
-        <x:v>92.585,94</x:v>
+        <x:v>21.850,59</x:v>
       </x:c>
       <x:c r="F20" t="str">
-        <x:v>405.249,08</x:v>
+        <x:v>85.611,21</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
-        <x:v>020111.0824104281.647</x:v>
+        <x:v>020110</x:v>
       </x:c>
       <x:c r="B21" t="str">
-        <x:v>INVESTIMENTOS - ASSISTENCIA AO IDOSO</x:v>
+        <x:v>Fundo Municipal da Segurança Pública - FMSP</x:v>
       </x:c>
       <x:c r="C21" t="str">
-        <x:v>42.961,21</x:v>
+        <x:v>507.274,40</x:v>
       </x:c>
       <x:c r="D21" t="str">
-        <x:v>27.115,44</x:v>
+        <x:v>356.564,87</x:v>
       </x:c>
       <x:c r="E21" t="str">
-        <x:v>27.115,44</x:v>
+        <x:v>356.564,87</x:v>
       </x:c>
       <x:c r="F21" t="str">
-        <x:v>60.500,00</x:v>
+        <x:v>521.334,50</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
-        <x:v>020111.0824104282.630</x:v>
+        <x:v>020110.0618104291.653</x:v>
       </x:c>
       <x:c r="B22" t="str">
-        <x:v>PROTEÇÃO DOS DIREITOS DOS IDOSOS</x:v>
+        <x:v>PROTEÇÃO DA ORDEM PUBLICA</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>82.025,00</x:v>
+        <x:v>2.695,00</x:v>
       </x:c>
       <x:c r="D22" t="str">
-        <x:v>66.095,50</x:v>
+        <x:v>2.695,00</x:v>
       </x:c>
       <x:c r="E22" t="str">
-        <x:v>65.470,50</x:v>
+        <x:v>2.695,00</x:v>
       </x:c>
       <x:c r="F22" t="str">
-        <x:v>344.749,08</x:v>
+        <x:v>6.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
-        <x:v>020201</x:v>
+        <x:v>020110.0618104292.631</x:v>
       </x:c>
       <x:c r="B23" t="str">
-        <x:v>Div. Prev. Ass. Médica à Saúde - FMS</x:v>
+        <x:v>PROTEÇÃO DA ORDEM PUBLICA</x:v>
       </x:c>
       <x:c r="C23" t="str">
-        <x:v>40.097.698,83</x:v>
+        <x:v>504.579,40</x:v>
       </x:c>
       <x:c r="D23" t="str">
-        <x:v>34.615.258,53</x:v>
+        <x:v>353.869,87</x:v>
       </x:c>
       <x:c r="E23" t="str">
-        <x:v>33.288.063,74</x:v>
+        <x:v>353.869,87</x:v>
       </x:c>
       <x:c r="F23" t="str">
-        <x:v>63.611.918,37</x:v>
+        <x:v>515.334,50</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
-        <x:v>020201.1012503152.553</x:v>
+        <x:v>020110</x:v>
       </x:c>
       <x:c r="B24" t="str">
-        <x:v>MANUTENÇÃO DO CONSELHO MUNICIPAL DE SAUDE</x:v>
+        <x:v>Fundo Municipal da Segurança Pública - FMSP</x:v>
       </x:c>
       <x:c r="C24" t="str">
-        <x:v>0,00</x:v>
+        <x:v>507.274,40</x:v>
       </x:c>
       <x:c r="D24" t="str">
-        <x:v>0,00</x:v>
+        <x:v>356.564,87</x:v>
       </x:c>
       <x:c r="E24" t="str">
-        <x:v>0,00</x:v>
+        <x:v>356.564,87</x:v>
       </x:c>
       <x:c r="F24" t="str">
-        <x:v>6.000,00</x:v>
+        <x:v>521.334,50</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
-        <x:v>020201.1030103921.562</x:v>
+        <x:v>020111</x:v>
       </x:c>
       <x:c r="B25" t="str">
-        <x:v>AQUISIÇÃO DE EQUIP. TECNOL./MOBILIÁRIO E VEÍCULOS</x:v>
+        <x:v>Gab. do Prefeito - FMI</x:v>
       </x:c>
       <x:c r="C25" t="str">
-        <x:v>31.904,00</x:v>
+        <x:v>124.986,22</x:v>
       </x:c>
       <x:c r="D25" t="str">
-        <x:v>3.924,00</x:v>
+        <x:v>112.687,72</x:v>
       </x:c>
       <x:c r="E25" t="str">
-        <x:v>3.924,00</x:v>
+        <x:v>112.687,72</x:v>
       </x:c>
       <x:c r="F25" t="str">
-        <x:v>741.349,68</x:v>
+        <x:v>405.249,08</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
-        <x:v>020201.1030103921.563</x:v>
+        <x:v>020111.0824104281.647</x:v>
       </x:c>
       <x:c r="B26" t="str">
-        <x:v>REFORMAS DAS UNIDADE DE SAÚDE</x:v>
+        <x:v>INVESTIMENTOS - ASSISTENCIA AO IDOSO</x:v>
       </x:c>
       <x:c r="C26" t="str">
-        <x:v>0,00</x:v>
+        <x:v>42.961,22</x:v>
       </x:c>
       <x:c r="D26" t="str">
-        <x:v>0,00</x:v>
+        <x:v>42.961,22</x:v>
       </x:c>
       <x:c r="E26" t="str">
-        <x:v>0,00</x:v>
+        <x:v>42.961,22</x:v>
       </x:c>
       <x:c r="F26" t="str">
-        <x:v>182.544,00</x:v>
+        <x:v>60.500,00</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
-        <x:v>020201.1030103921.658</x:v>
+        <x:v>020111.0824104282.630</x:v>
       </x:c>
       <x:c r="B27" t="str">
-        <x:v>EQUIPAMENTOS HOSPITALARES</x:v>
+        <x:v>PROTEÇÃO DOS DIREITOS DOS IDOSOS</x:v>
       </x:c>
       <x:c r="C27" t="str">
-        <x:v>10.000,00</x:v>
+        <x:v>82.025,00</x:v>
       </x:c>
       <x:c r="D27" t="str">
-        <x:v>10.000,00</x:v>
+        <x:v>69.726,50</x:v>
       </x:c>
       <x:c r="E27" t="str">
-        <x:v>10.000,00</x:v>
+        <x:v>69.726,50</x:v>
       </x:c>
       <x:c r="F27" t="str">
-        <x:v>10.000,00</x:v>
+        <x:v>344.749,08</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
-        <x:v>020201.1030103922.592</x:v>
+        <x:v>020111</x:v>
       </x:c>
       <x:c r="B28" t="str">
-        <x:v>RECURSOS HUMANOS- SALÁRIOS E ENCARGOS</x:v>
+        <x:v>Gab. do Prefeito - FMI</x:v>
       </x:c>
       <x:c r="C28" t="str">
-        <x:v>11.176.114,49</x:v>
+        <x:v>124.986,22</x:v>
       </x:c>
       <x:c r="D28" t="str">
-        <x:v>11.005.770,82</x:v>
+        <x:v>112.687,72</x:v>
       </x:c>
       <x:c r="E28" t="str">
-        <x:v>10.784.076,08</x:v>
+        <x:v>112.687,72</x:v>
       </x:c>
       <x:c r="F28" t="str">
-        <x:v>15.590.202,35</x:v>
+        <x:v>405.249,08</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
-        <x:v>020201.1030103922.593</x:v>
+        <x:v>020201</x:v>
       </x:c>
       <x:c r="B29" t="str">
-        <x:v>GESTÃO DA ATENÇÃO BASICA - INSUMOS</x:v>
+        <x:v>Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>4.966.230,54</x:v>
+        <x:v>47.130.103,25</x:v>
       </x:c>
       <x:c r="D29" t="str">
-        <x:v>3.163.075,66</x:v>
+        <x:v>43.061.587,53</x:v>
       </x:c>
       <x:c r="E29" t="str">
-        <x:v>2.970.852,96</x:v>
+        <x:v>41.126.506,02</x:v>
       </x:c>
       <x:c r="F29" t="str">
-        <x:v>10.858.539,86</x:v>
+        <x:v>65.555.302,57</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
-        <x:v>020201.1030203921.562</x:v>
+        <x:v>020201.1012503152.553</x:v>
       </x:c>
       <x:c r="B30" t="str">
-        <x:v>AQUISIÇÃO DE EQUIP. TECNOL./MOBILIÁRIO E VEÍCULOS</x:v>
+        <x:v>MANUTENÇÃO DO CONSELHO MUNICIPAL DE SAUDE</x:v>
       </x:c>
       <x:c r="C30" t="str">
-        <x:v>660.739,27</x:v>
+        <x:v>1.000,00</x:v>
       </x:c>
       <x:c r="D30" t="str">
-        <x:v>320.839,27</x:v>
+        <x:v>1.000,00</x:v>
       </x:c>
       <x:c r="E30" t="str">
-        <x:v>16.739,27</x:v>
+        <x:v>1.000,00</x:v>
       </x:c>
       <x:c r="F30" t="str">
-        <x:v>1.891.669,16</x:v>
+        <x:v>6.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
-        <x:v>020201.1030203921.563</x:v>
+        <x:v>020201.1030103921.562</x:v>
       </x:c>
       <x:c r="B31" t="str">
-        <x:v>REFORMAS DAS UNIDADE DE SAÚDE</x:v>
+        <x:v>AQUISIÇÃO DE EQUIP. TECNOL./MOBILIÁRIO E VEÍCULOS</x:v>
       </x:c>
       <x:c r="C31" t="str">
-        <x:v>0,00</x:v>
+        <x:v>31.904,00</x:v>
       </x:c>
       <x:c r="D31" t="str">
-        <x:v>0,00</x:v>
+        <x:v>31.904,00</x:v>
       </x:c>
       <x:c r="E31" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.924,00</x:v>
       </x:c>
       <x:c r="F31" t="str">
-        <x:v>181.000,00</x:v>
+        <x:v>712.349,68</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
-        <x:v>020201.1030203921.564</x:v>
+        <x:v>020201.1030103921.563</x:v>
       </x:c>
       <x:c r="B32" t="str">
-        <x:v>GESTÃO DO MAC - OBRAS E INSTALAÇÕES</x:v>
+        <x:v>REFORMAS DAS UNIDADE DE SAÚDE</x:v>
       </x:c>
       <x:c r="C32" t="str">
-        <x:v>54.453,02</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D32" t="str">
-        <x:v>54.453,02</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E32" t="str">
-        <x:v>54.453,02</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F32" t="str">
-        <x:v>124.625,88</x:v>
+        <x:v>182.544,00</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
-        <x:v>020201.1030203981.642</x:v>
+        <x:v>020201.1030103921.658</x:v>
       </x:c>
       <x:c r="B33" t="str">
-        <x:v>INVESTIMENTOS GESTÃO DA ASSIST.A HOSPITALAR E LABORATORIAL - MAC</x:v>
+        <x:v>EQUIPAMENTOS HOSPITALARES</x:v>
       </x:c>
       <x:c r="C33" t="str">
-        <x:v>0,00</x:v>
+        <x:v>10.000,00</x:v>
       </x:c>
       <x:c r="D33" t="str">
-        <x:v>0,00</x:v>
+        <x:v>10.000,00</x:v>
       </x:c>
       <x:c r="E33" t="str">
-        <x:v>0,00</x:v>
+        <x:v>10.000,00</x:v>
       </x:c>
       <x:c r="F33" t="str">
-        <x:v>686.615,01</x:v>
+        <x:v>10.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
-        <x:v>020201.1030203982.595</x:v>
+        <x:v>020201.1030103922.592</x:v>
       </x:c>
       <x:c r="B34" t="str">
-        <x:v>GESTÃO DA ASSISTENCIA HOSPITALAR E LABORATORIAL - MAC</x:v>
+        <x:v>RECURSOS HUMANOS- SALÁRIOS E ENCARGOS</x:v>
       </x:c>
       <x:c r="C34" t="str">
-        <x:v>19.692.463,81</x:v>
+        <x:v>13.584.036,37</x:v>
       </x:c>
       <x:c r="D34" t="str">
-        <x:v>17.179.696,39</x:v>
+        <x:v>13.350.197,64</x:v>
       </x:c>
       <x:c r="E34" t="str">
-        <x:v>16.790.796,12</x:v>
+        <x:v>12.430.241,86</x:v>
       </x:c>
       <x:c r="F34" t="str">
-        <x:v>24.026.787,54</x:v>
+        <x:v>15.646.202,35</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
-        <x:v>020201.1030303932.596</x:v>
+        <x:v>020201.1030103922.593</x:v>
       </x:c>
       <x:c r="B35" t="str">
-        <x:v>GESTÃO DA FARMACIA MUNICIPAL</x:v>
+        <x:v>GESTÃO DA ATENÇÃO BASICA - INSUMOS</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>1.429.012,46</x:v>
+        <x:v>5.494.984,42</x:v>
       </x:c>
       <x:c r="D35" t="str">
-        <x:v>977.970,16</x:v>
+        <x:v>4.075.910,95</x:v>
       </x:c>
       <x:c r="E35" t="str">
-        <x:v>896.606,66</x:v>
+        <x:v>3.860.858,60</x:v>
       </x:c>
       <x:c r="F35" t="str">
-        <x:v>4.512.276,77</x:v>
+        <x:v>10.801.539,86</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
-        <x:v>020201.1030403941.565</x:v>
+        <x:v>020201.1030203921.562</x:v>
       </x:c>
       <x:c r="B36" t="str">
-        <x:v>GESTÃO DA VIGILANCIA SANITARIA - MATERIAL PERMANENTE</x:v>
+        <x:v>AQUISIÇÃO DE EQUIP. TECNOL./MOBILIÁRIO E VEÍCULOS</x:v>
       </x:c>
       <x:c r="C36" t="str">
-        <x:v>2.395,00</x:v>
+        <x:v>660.739,27</x:v>
       </x:c>
       <x:c r="D36" t="str">
-        <x:v>2.395,00</x:v>
+        <x:v>660.739,27</x:v>
       </x:c>
       <x:c r="E36" t="str">
-        <x:v>2.395,00</x:v>
+        <x:v>660.739,27</x:v>
       </x:c>
       <x:c r="F36" t="str">
-        <x:v>5.000,00</x:v>
+        <x:v>1.891.669,16</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
-        <x:v>020201.1030403942.597</x:v>
+        <x:v>020201.1030203921.563</x:v>
       </x:c>
       <x:c r="B37" t="str">
-        <x:v>GESTÃO DA SEGURANÇA SANITARIA</x:v>
+        <x:v>REFORMAS DAS UNIDADE DE SAÚDE</x:v>
       </x:c>
       <x:c r="C37" t="str">
-        <x:v>898.995,09</x:v>
+        <x:v>177.622,50</x:v>
       </x:c>
       <x:c r="D37" t="str">
-        <x:v>818.307,13</x:v>
+        <x:v>41.915,65</x:v>
       </x:c>
       <x:c r="E37" t="str">
-        <x:v>801.588,26</x:v>
+        <x:v>41.915,65</x:v>
       </x:c>
       <x:c r="F37" t="str">
-        <x:v>1.784.513,52</x:v>
+        <x:v>181.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
-        <x:v>020201.1030503951.566</x:v>
+        <x:v>020201.1030203921.564</x:v>
       </x:c>
       <x:c r="B38" t="str">
-        <x:v>VIGILANCIA EPIDEMIOLOGICA - EQUIPAMENTOS/OBRAS</x:v>
+        <x:v>GESTÃO DO MAC - OBRAS E INSTALAÇÕES</x:v>
       </x:c>
       <x:c r="C38" t="str">
-        <x:v>0,00</x:v>
+        <x:v>54.453,02</x:v>
       </x:c>
       <x:c r="D38" t="str">
-        <x:v>0,00</x:v>
+        <x:v>54.453,02</x:v>
       </x:c>
       <x:c r="E38" t="str">
-        <x:v>0,00</x:v>
+        <x:v>54.453,02</x:v>
       </x:c>
       <x:c r="F38" t="str">
-        <x:v>15.000,00</x:v>
+        <x:v>124.625,88</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
-        <x:v>020201.1030503952.598</x:v>
+        <x:v>020201.1030203981.642</x:v>
       </x:c>
       <x:c r="B39" t="str">
-        <x:v>GESTÃO DA VIGILANCIA EPIDEMIOLÓGICA - INSUMOS</x:v>
+        <x:v>INVESTIMENTOS GESTÃO DA ASSIST.A HOSPITALAR E LABORATORIAL - MAC</x:v>
       </x:c>
       <x:c r="C39" t="str">
-        <x:v>795.547,11</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D39" t="str">
-        <x:v>712.247,65</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E39" t="str">
-        <x:v>692.089,94</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F39" t="str">
-        <x:v>1.699.613,07</x:v>
+        <x:v>686.615,01</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
-        <x:v>020201.1030602972.527</x:v>
+        <x:v>020201.1030203982.595</x:v>
       </x:c>
       <x:c r="B40" t="str">
-        <x:v>ALIMENTAÇÃO E NUTRIÇÃO NA ATENÇÃO BASICA DA SAUDE</x:v>
+        <x:v>GESTÃO DA ASSISTENCIA HOSPITALAR E LABORATORIAL - MAC</x:v>
       </x:c>
       <x:c r="C40" t="str">
-        <x:v>379.844,04</x:v>
+        <x:v>23.027.288,98</x:v>
       </x:c>
       <x:c r="D40" t="str">
-        <x:v>366.579,43</x:v>
+        <x:v>21.229.667,13</x:v>
       </x:c>
       <x:c r="E40" t="str">
-        <x:v>264.542,43</x:v>
+        <x:v>20.677.869,77</x:v>
       </x:c>
       <x:c r="F40" t="str">
-        <x:v>1.296.181,53</x:v>
+        <x:v>26.225.171,74</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
-        <x:v>020202</x:v>
+        <x:v>020201.1030303932.596</x:v>
       </x:c>
       <x:c r="B41" t="str">
-        <x:v>Div. Prev. Ass. Odontológica - FMS</x:v>
+        <x:v>GESTÃO DA FARMACIA MUNICIPAL</x:v>
       </x:c>
       <x:c r="C41" t="str">
-        <x:v>3.122.101,69</x:v>
+        <x:v>1.611.348,12</x:v>
       </x:c>
       <x:c r="D41" t="str">
-        <x:v>2.902.062,57</x:v>
+        <x:v>1.329.619,21</x:v>
       </x:c>
       <x:c r="E41" t="str">
-        <x:v>2.837.432,28</x:v>
+        <x:v>1.249.571,14</x:v>
       </x:c>
       <x:c r="F41" t="str">
-        <x:v>5.934.221,43</x:v>
+        <x:v>4.412.276,77</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
-        <x:v>020202.1030103971.567</x:v>
+        <x:v>020201.1030403941.565</x:v>
       </x:c>
       <x:c r="B42" t="str">
-        <x:v>GESTÃO ODONTOLÓGICA - EQUIP/OBRAS</x:v>
+        <x:v>GESTÃO DA VIGILANCIA SANITARIA - MATERIAL PERMANENTE</x:v>
       </x:c>
       <x:c r="C42" t="str">
-        <x:v>16.418,50</x:v>
+        <x:v>2.395,00</x:v>
       </x:c>
       <x:c r="D42" t="str">
-        <x:v>16.418,50</x:v>
+        <x:v>2.395,00</x:v>
       </x:c>
       <x:c r="E42" t="str">
-        <x:v>15.072,40</x:v>
+        <x:v>2.395,00</x:v>
       </x:c>
       <x:c r="F42" t="str">
-        <x:v>261.154,00</x:v>
+        <x:v>5.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
-        <x:v>020202.1030103972.600</x:v>
+        <x:v>020201.1030403942.597</x:v>
       </x:c>
       <x:c r="B43" t="str">
-        <x:v>GESTÃO DA ODONTOLOGIA - INSUMOS</x:v>
+        <x:v>GESTÃO DA SEGURANÇA SANITARIA</x:v>
       </x:c>
       <x:c r="C43" t="str">
-        <x:v>3.105.683,19</x:v>
+        <x:v>1.078.618,80</x:v>
       </x:c>
       <x:c r="D43" t="str">
-        <x:v>2.885.644,07</x:v>
+        <x:v>1.039.494,16</x:v>
       </x:c>
       <x:c r="E43" t="str">
-        <x:v>2.822.359,88</x:v>
+        <x:v>958.439,28</x:v>
       </x:c>
       <x:c r="F43" t="str">
-        <x:v>5.673.067,43</x:v>
+        <x:v>1.754.513,52</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
-        <x:v>020203</x:v>
+        <x:v>020201.1030503951.566</x:v>
       </x:c>
       <x:c r="B44" t="str">
-        <x:v>DIVISÃO DE SAUDE - OUTROS</x:v>
+        <x:v>VIGILANCIA EPIDEMIOLOGICA - EQUIPAMENTOS/OBRAS</x:v>
       </x:c>
       <x:c r="C44" t="str">
-        <x:v>1.285.924,16</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D44" t="str">
-        <x:v>980.608,40</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E44" t="str">
-        <x:v>952.432,81</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F44" t="str">
-        <x:v>1.917.024,26</x:v>
+        <x:v>15.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
-        <x:v>020203.1012203982.601</x:v>
+        <x:v>020201.1030503952.598</x:v>
       </x:c>
       <x:c r="B45" t="str">
-        <x:v>ASSISTENCIA FINANCEIRA COMPLEMENTAR  (AFC):</x:v>
+        <x:v>GESTÃO DA VIGILANCIA EPIDEMIOLÓGICA - INSUMOS</x:v>
       </x:c>
       <x:c r="C45" t="str">
-        <x:v>1.056.238,21</x:v>
+        <x:v>920.846,53</x:v>
       </x:c>
       <x:c r="D45" t="str">
-        <x:v>828.642,70</x:v>
+        <x:v>861.512,26</x:v>
       </x:c>
       <x:c r="E45" t="str">
-        <x:v>824.132,30</x:v>
+        <x:v>803.759,19</x:v>
       </x:c>
       <x:c r="F45" t="str">
-        <x:v>1.687.333,06</x:v>
+        <x:v>1.714.613,07</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
-        <x:v>020203.1012203992.602</x:v>
+        <x:v>020201.1030602972.527</x:v>
       </x:c>
       <x:c r="B46" t="str">
-        <x:v>COLETA E DESTINAÇÃO DO LIXO CONTAMINADO</x:v>
+        <x:v>ALIMENTAÇÃO E NUTRIÇÃO NA ATENÇÃO BASICA DA SAUDE</x:v>
       </x:c>
       <x:c r="C46" t="str">
-        <x:v>229.685,95</x:v>
+        <x:v>474.866,24</x:v>
       </x:c>
       <x:c r="D46" t="str">
-        <x:v>151.965,70</x:v>
+        <x:v>372.779,24</x:v>
       </x:c>
       <x:c r="E46" t="str">
-        <x:v>128.300,51</x:v>
+        <x:v>371.339,24</x:v>
       </x:c>
       <x:c r="F46" t="str">
-        <x:v>229.691,20</x:v>
+        <x:v>1.186.181,53</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
-        <x:v>020403</x:v>
+        <x:v>020201</x:v>
       </x:c>
       <x:c r="B47" t="str">
-        <x:v>Divisão de Controle e Gestão Ambiental</x:v>
+        <x:v>Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="C47" t="str">
-        <x:v>239.867,83</x:v>
+        <x:v>47.130.103,25</x:v>
       </x:c>
       <x:c r="D47" t="str">
-        <x:v>198.434,41</x:v>
+        <x:v>43.061.587,53</x:v>
       </x:c>
       <x:c r="E47" t="str">
-        <x:v>193.967,00</x:v>
+        <x:v>41.126.506,02</x:v>
       </x:c>
       <x:c r="F47" t="str">
-        <x:v>812.664,11</x:v>
+        <x:v>65.555.302,57</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
-        <x:v>020403.1854204322.633</x:v>
+        <x:v>020202</x:v>
       </x:c>
       <x:c r="B48" t="str">
-        <x:v>PROTEÇÃO E CONSERVAÇÃO AMBIENTAL</x:v>
+        <x:v>Div. Prev. Ass. Odontológica - FMS</x:v>
       </x:c>
       <x:c r="C48" t="str">
-        <x:v>239.867,83</x:v>
+        <x:v>3.697.208,96</x:v>
       </x:c>
       <x:c r="D48" t="str">
-        <x:v>198.434,41</x:v>
+        <x:v>3.565.707,42</x:v>
       </x:c>
       <x:c r="E48" t="str">
-        <x:v>193.967,00</x:v>
+        <x:v>3.329.444,41</x:v>
       </x:c>
       <x:c r="F48" t="str">
-        <x:v>675.914,11</x:v>
+        <x:v>5.814.221,43</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
-        <x:v>020403.1854204341.621</x:v>
+        <x:v>020202.1030103971.567</x:v>
       </x:c>
       <x:c r="B49" t="str">
-        <x:v>OPERACIONALIZAÇÃO DO SETOR AMBIENTAL			</x:v>
+        <x:v>GESTÃO ODONTOLÓGICA - EQUIP/OBRAS</x:v>
       </x:c>
       <x:c r="C49" t="str">
-        <x:v>0,00</x:v>
+        <x:v>16.418,50</x:v>
       </x:c>
       <x:c r="D49" t="str">
-        <x:v>0,00</x:v>
+        <x:v>16.418,50</x:v>
       </x:c>
       <x:c r="E49" t="str">
-        <x:v>0,00</x:v>
+        <x:v>16.418,50</x:v>
       </x:c>
       <x:c r="F49" t="str">
-        <x:v>136.750,00</x:v>
+        <x:v>261.154,00</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
-        <x:v>020404</x:v>
+        <x:v>020202.1030103972.600</x:v>
       </x:c>
       <x:c r="B50" t="str">
-        <x:v>Divisão de Recursos Hidricos</x:v>
+        <x:v>GESTÃO DA ODONTOLOGIA - INSUMOS</x:v>
       </x:c>
       <x:c r="C50" t="str">
-        <x:v>8.700.371,94</x:v>
+        <x:v>3.680.790,46</x:v>
       </x:c>
       <x:c r="D50" t="str">
-        <x:v>7.019.772,35</x:v>
+        <x:v>3.549.288,92</x:v>
       </x:c>
       <x:c r="E50" t="str">
-        <x:v>6.798.840,80</x:v>
+        <x:v>3.313.025,91</x:v>
       </x:c>
       <x:c r="F50" t="str">
-        <x:v>12.099.873,66</x:v>
+        <x:v>5.553.067,43</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
-        <x:v>020404.1751203611.538</x:v>
+        <x:v>020202</x:v>
       </x:c>
       <x:c r="B51" t="str">
-        <x:v>SUBSTITUIÇÃO DE HIDROMETROS	</x:v>
+        <x:v>Div. Prev. Ass. Odontológica - FMS</x:v>
       </x:c>
       <x:c r="C51" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.697.208,96</x:v>
       </x:c>
       <x:c r="D51" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.565.707,42</x:v>
       </x:c>
       <x:c r="E51" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.329.444,41</x:v>
       </x:c>
       <x:c r="F51" t="str">
-        <x:v>426.470,00</x:v>
+        <x:v>5.814.221,43</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
-        <x:v>020404.1751203661.543</x:v>
+        <x:v>020203</x:v>
       </x:c>
       <x:c r="B52" t="str">
-        <x:v>AMPLIAÇÃO CAPACIDADE OPERACIONAL DA ETE		</x:v>
+        <x:v>DIVISÃO DE SAUDE - OUTROS</x:v>
       </x:c>
       <x:c r="C52" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.336.321,06</x:v>
       </x:c>
       <x:c r="D52" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.148.537,72</x:v>
       </x:c>
       <x:c r="E52" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.122.345,79</x:v>
       </x:c>
       <x:c r="F52" t="str">
-        <x:v>23.645,90</x:v>
+        <x:v>1.877.024,26</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
-        <x:v>020404.1751204521.634</x:v>
+        <x:v>020203.1012203982.601</x:v>
       </x:c>
       <x:c r="B53" t="str">
-        <x:v>AMORTIZAÇÃO DA DÍVIDA</x:v>
+        <x:v>ASSISTENCIA FINANCEIRA COMPLEMENTAR  (AFC):</x:v>
       </x:c>
       <x:c r="C53" t="str">
-        <x:v>299.991,60</x:v>
+        <x:v>1.106.635,11</x:v>
       </x:c>
       <x:c r="D53" t="str">
-        <x:v>229.859,71</x:v>
+        <x:v>971.291,69</x:v>
       </x:c>
       <x:c r="E53" t="str">
-        <x:v>229.859,71</x:v>
+        <x:v>945.099,76</x:v>
       </x:c>
       <x:c r="F53" t="str">
-        <x:v>310.000,00</x:v>
+        <x:v>1.647.333,06</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
-        <x:v>020404.1854402622.088</x:v>
+        <x:v>020203.1012203992.602</x:v>
       </x:c>
       <x:c r="B54" t="str">
-        <x:v>CAPITAÇÃO, TRATAMENTO E DISTRIBUIÇÃO DE AGUA</x:v>
+        <x:v>COLETA E DESTINAÇÃO DO LIXO CONTAMINADO</x:v>
       </x:c>
       <x:c r="C54" t="str">
-        <x:v>8.081.117,46</x:v>
+        <x:v>229.685,95</x:v>
       </x:c>
       <x:c r="D54" t="str">
-        <x:v>6.489.616,76</x:v>
+        <x:v>177.246,03</x:v>
       </x:c>
       <x:c r="E54" t="str">
-        <x:v>6.268.685,21</x:v>
+        <x:v>177.246,03</x:v>
       </x:c>
       <x:c r="F54" t="str">
-        <x:v>10.096.964,24</x:v>
+        <x:v>229.691,20</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
-        <x:v>020404.1854403601.632</x:v>
+        <x:v>020203</x:v>
       </x:c>
       <x:c r="B55" t="str">
-        <x:v>RECURSOS HIDRICOS - INVESTIMENTOS</x:v>
+        <x:v>DIVISÃO DE SAUDE - OUTROS</x:v>
       </x:c>
       <x:c r="C55" t="str">
-        <x:v>307.852,88</x:v>
+        <x:v>1.336.321,06</x:v>
       </x:c>
       <x:c r="D55" t="str">
-        <x:v>288.885,88</x:v>
+        <x:v>1.148.537,72</x:v>
       </x:c>
       <x:c r="E55" t="str">
-        <x:v>288.885,88</x:v>
+        <x:v>1.122.345,79</x:v>
       </x:c>
       <x:c r="F55" t="str">
-        <x:v>1.231.383,52</x:v>
+        <x:v>1.877.024,26</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
-        <x:v>020404.1854403611.538</x:v>
+        <x:v>020403</x:v>
       </x:c>
       <x:c r="B56" t="str">
-        <x:v>SUBSTITUIÇÃO DE HIDROMETROS	</x:v>
+        <x:v>Divisão de Controle e Gestão Ambiental</x:v>
       </x:c>
       <x:c r="C56" t="str">
-        <x:v>11.410,00</x:v>
+        <x:v>338.752,69</x:v>
       </x:c>
       <x:c r="D56" t="str">
-        <x:v>11.410,00</x:v>
+        <x:v>283.163,39</x:v>
       </x:c>
       <x:c r="E56" t="str">
-        <x:v>11.410,00</x:v>
+        <x:v>253.961,55</x:v>
       </x:c>
       <x:c r="F56" t="str">
-        <x:v>11.410,00</x:v>
+        <x:v>812.664,11</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
-        <x:v>020405</x:v>
+        <x:v>020403.1854204322.633</x:v>
       </x:c>
       <x:c r="B57" t="str">
-        <x:v>Fundo Municipal de Meio Ambiente e Des.Sustentável</x:v>
+        <x:v>PROTEÇÃO E CONSERVAÇÃO AMBIENTAL</x:v>
       </x:c>
       <x:c r="C57" t="str">
-        <x:v>0,00</x:v>
+        <x:v>289.167,79</x:v>
       </x:c>
       <x:c r="D57" t="str">
-        <x:v>0,00</x:v>
+        <x:v>269.779,39</x:v>
       </x:c>
       <x:c r="E57" t="str">
-        <x:v>0,00</x:v>
+        <x:v>253.961,55</x:v>
       </x:c>
       <x:c r="F57" t="str">
-        <x:v>27.136,62</x:v>
+        <x:v>675.914,11</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
-        <x:v>020405.1854104332.634</x:v>
+        <x:v>020403.1854204341.621</x:v>
       </x:c>
       <x:c r="B58" t="str">
-        <x:v>SERVIÇOS COMPLEMENTARES NAS AÇÕES DE EDUCAÇÃO AMBIENTAL			</x:v>
+        <x:v>OPERACIONALIZAÇÃO DO SETOR AMBIENTAL			</x:v>
       </x:c>
       <x:c r="C58" t="str">
-        <x:v>0,00</x:v>
+        <x:v>49.584,90</x:v>
       </x:c>
       <x:c r="D58" t="str">
-        <x:v>0,00</x:v>
+        <x:v>13.384,00</x:v>
       </x:c>
       <x:c r="E58" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F58" t="str">
-        <x:v>27.136,62</x:v>
+        <x:v>136.750,00</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
-        <x:v>020406</x:v>
+        <x:v>020403</x:v>
       </x:c>
       <x:c r="B59" t="str">
-        <x:v>DEFESA CIVIL</x:v>
+        <x:v>Divisão de Controle e Gestão Ambiental</x:v>
       </x:c>
       <x:c r="C59" t="str">
-        <x:v>9.018,00</x:v>
+        <x:v>338.752,69</x:v>
       </x:c>
       <x:c r="D59" t="str">
-        <x:v>243,82</x:v>
+        <x:v>283.163,39</x:v>
       </x:c>
       <x:c r="E59" t="str">
-        <x:v>243,82</x:v>
+        <x:v>253.961,55</x:v>
       </x:c>
       <x:c r="F59" t="str">
-        <x:v>240.813,47</x:v>
+        <x:v>812.664,11</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
-        <x:v>020406.0618204361.623</x:v>
+        <x:v>020404</x:v>
       </x:c>
       <x:c r="B60" t="str">
-        <x:v>OPERACIONALIZAÇÃO DO COMPDEC			</x:v>
+        <x:v>Divisão de Recursos Hidricos</x:v>
       </x:c>
       <x:c r="C60" t="str">
-        <x:v>0,00</x:v>
+        <x:v>9.616.779,22</x:v>
       </x:c>
       <x:c r="D60" t="str">
-        <x:v>0,00</x:v>
+        <x:v>8.310.177,75</x:v>
       </x:c>
       <x:c r="E60" t="str">
-        <x:v>0,00</x:v>
+        <x:v>7.952.591,35</x:v>
       </x:c>
       <x:c r="F60" t="str">
-        <x:v>69.896,50</x:v>
+        <x:v>12.234.873,66</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
-        <x:v>020406.0618204362.636</x:v>
+        <x:v>020404.1751203611.538</x:v>
       </x:c>
       <x:c r="B61" t="str">
-        <x:v>MELHORIA NA GESTÃO ADMINISTRATIVA E OPERACIONAL PARA A PROTEÇÃO DA SOCIEDADE CIV</x:v>
+        <x:v>SUBSTITUIÇÃO DE HIDROMETROS	</x:v>
       </x:c>
       <x:c r="C61" t="str">
-        <x:v>9.018,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D61" t="str">
-        <x:v>243,82</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E61" t="str">
-        <x:v>243,82</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F61" t="str">
-        <x:v>170.916,97</x:v>
+        <x:v>426.470,00</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str">
-        <x:v>020501</x:v>
+        <x:v>020404.1751203661.543</x:v>
       </x:c>
       <x:c r="B62" t="str">
-        <x:v>Divisão de Finanças</x:v>
+        <x:v>AMPLIAÇÃO CAPACIDADE OPERACIONAL DA ETE		</x:v>
       </x:c>
       <x:c r="C62" t="str">
-        <x:v>1.284.785,44</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D62" t="str">
-        <x:v>1.168.115,41</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E62" t="str">
-        <x:v>1.145.977,15</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F62" t="str">
-        <x:v>2.090.452,90</x:v>
+        <x:v>23.645,90</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str">
-        <x:v>020501.0412303911.616</x:v>
+        <x:v>020404.1751204521.634</x:v>
       </x:c>
       <x:c r="B63" t="str">
-        <x:v>GESTÃO ORÇAMENTÁRIA, CONTÁBIL E FINANCEIRA - EQUIP.MAT.PERMANENTE</x:v>
+        <x:v>AMORTIZAÇÃO DA DÍVIDA</x:v>
       </x:c>
       <x:c r="C63" t="str">
-        <x:v>0,00</x:v>
+        <x:v>310.000,00</x:v>
       </x:c>
       <x:c r="D63" t="str">
-        <x:v>0,00</x:v>
+        <x:v>254.282,81</x:v>
       </x:c>
       <x:c r="E63" t="str">
-        <x:v>0,00</x:v>
+        <x:v>254.282,81</x:v>
       </x:c>
       <x:c r="F63" t="str">
-        <x:v>25.500,00</x:v>
+        <x:v>310.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str">
-        <x:v>020501.0412303912.591</x:v>
+        <x:v>020404.1854402622.088</x:v>
       </x:c>
       <x:c r="B64" t="str">
-        <x:v>REGISTROS, ORÇAMENTÁRIOS, CONTABIL E FINANCEIRO</x:v>
+        <x:v>CAPITAÇÃO, TRATAMENTO E DISTRIBUIÇÃO DE AGUA</x:v>
       </x:c>
       <x:c r="C64" t="str">
-        <x:v>1.284.785,44</x:v>
+        <x:v>8.987.516,34</x:v>
       </x:c>
       <x:c r="D64" t="str">
-        <x:v>1.168.115,41</x:v>
+        <x:v>7.755.599,06</x:v>
       </x:c>
       <x:c r="E64" t="str">
-        <x:v>1.145.977,15</x:v>
+        <x:v>7.398.012,66</x:v>
       </x:c>
       <x:c r="F64" t="str">
-        <x:v>2.064.952,90</x:v>
+        <x:v>10.231.964,24</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str">
-        <x:v>020503</x:v>
+        <x:v>020404.1854403601.632</x:v>
       </x:c>
       <x:c r="B65" t="str">
-        <x:v>Divisão de Arrecadação</x:v>
+        <x:v>RECURSOS HIDRICOS - INVESTIMENTOS</x:v>
       </x:c>
       <x:c r="C65" t="str">
-        <x:v>989.897,87</x:v>
+        <x:v>307.852,88</x:v>
       </x:c>
       <x:c r="D65" t="str">
-        <x:v>854.578,94</x:v>
+        <x:v>288.885,88</x:v>
       </x:c>
       <x:c r="E65" t="str">
-        <x:v>842.999,18</x:v>
+        <x:v>288.885,88</x:v>
       </x:c>
       <x:c r="F65" t="str">
-        <x:v>1.601.857,38</x:v>
+        <x:v>1.231.383,52</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str">
-        <x:v>020503.0412304461.635</x:v>
+        <x:v>020404.1854403611.538</x:v>
       </x:c>
       <x:c r="B66" t="str">
-        <x:v>GESTÃO DA ARRECADAÇÃO MUNICIPAL-EQ.MATL.PERMANENTE</x:v>
+        <x:v>SUBSTITUIÇÃO DE HIDROMETROS	</x:v>
       </x:c>
       <x:c r="C66" t="str">
-        <x:v>1.720,00</x:v>
+        <x:v>11.410,00</x:v>
       </x:c>
       <x:c r="D66" t="str">
-        <x:v>1.720,00</x:v>
+        <x:v>11.410,00</x:v>
       </x:c>
       <x:c r="E66" t="str">
-        <x:v>1.720,00</x:v>
+        <x:v>11.410,00</x:v>
       </x:c>
       <x:c r="F66" t="str">
-        <x:v>9.300,00</x:v>
+        <x:v>11.410,00</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str">
-        <x:v>020503.0412304462.647</x:v>
+        <x:v>020404</x:v>
       </x:c>
       <x:c r="B67" t="str">
-        <x:v>GESTÃO DA ARRECADAÇÃO MUNICIPAL</x:v>
+        <x:v>Divisão de Recursos Hidricos</x:v>
       </x:c>
       <x:c r="C67" t="str">
-        <x:v>988.177,87</x:v>
+        <x:v>9.616.779,22</x:v>
       </x:c>
       <x:c r="D67" t="str">
-        <x:v>852.858,94</x:v>
+        <x:v>8.310.177,75</x:v>
       </x:c>
       <x:c r="E67" t="str">
-        <x:v>841.279,18</x:v>
+        <x:v>7.952.591,35</x:v>
       </x:c>
       <x:c r="F67" t="str">
-        <x:v>1.592.557,38</x:v>
+        <x:v>12.234.873,66</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str">
-        <x:v>020507</x:v>
+        <x:v>020405</x:v>
       </x:c>
       <x:c r="B68" t="str">
-        <x:v>ENCARGOS DO MUNICIPIO</x:v>
+        <x:v>Fundo Municipal de Meio Ambiente e Des.Sustentável</x:v>
       </x:c>
       <x:c r="C68" t="str">
-        <x:v>7.265.856,58</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D68" t="str">
-        <x:v>6.897.863,98</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E68" t="str">
-        <x:v>6.745.752,78</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F68" t="str">
-        <x:v>7.663.111,07</x:v>
+        <x:v>27.136,62</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str">
-        <x:v>020507.2884600003.101</x:v>
+        <x:v>020405.1854104332.634</x:v>
       </x:c>
       <x:c r="B69" t="str">
-        <x:v>ATIVIDADES ADMINISTRAÇÃO - INATIVOS E PENSIONISTAS</x:v>
+        <x:v>SERVIÇOS COMPLEMENTARES NAS AÇÕES DE EDUCAÇÃO AMBIENTAL			</x:v>
       </x:c>
       <x:c r="C69" t="str">
-        <x:v>456.218,85</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D69" t="str">
-        <x:v>456.218,85</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E69" t="str">
-        <x:v>456.218,85</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F69" t="str">
-        <x:v>752.813,13</x:v>
+        <x:v>27.136,62</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str">
-        <x:v>020507.2884600003.102</x:v>
+        <x:v>020405</x:v>
       </x:c>
       <x:c r="B70" t="str">
-        <x:v>Manut. Encargos do Município - Pasep</x:v>
+        <x:v>Fundo Municipal de Meio Ambiente e Des.Sustentável</x:v>
       </x:c>
       <x:c r="C70" t="str">
-        <x:v>1.827.279,65</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D70" t="str">
-        <x:v>1.697.328,56</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E70" t="str">
-        <x:v>1.546.298,03</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F70" t="str">
-        <x:v>1.827.279,65</x:v>
+        <x:v>27.136,62</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str">
-        <x:v>020507.2884600003.103</x:v>
+        <x:v>020406</x:v>
       </x:c>
       <x:c r="B71" t="str">
-        <x:v>Manut. Sentenças Judiciais - Precatórios</x:v>
+        <x:v>DEFESA CIVIL</x:v>
       </x:c>
       <x:c r="C71" t="str">
-        <x:v>4.122.633,33</x:v>
+        <x:v>9.018,00</x:v>
       </x:c>
       <x:c r="D71" t="str">
-        <x:v>4.119.391,36</x:v>
+        <x:v>8.808,84</x:v>
       </x:c>
       <x:c r="E71" t="str">
-        <x:v>4.118.310,69</x:v>
+        <x:v>283,84</x:v>
       </x:c>
       <x:c r="F71" t="str">
-        <x:v>4.218.000,00</x:v>
+        <x:v>105.813,47</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str">
-        <x:v>020507.2884600003.104</x:v>
+        <x:v>020406.0618204361.623</x:v>
       </x:c>
       <x:c r="B72" t="str">
-        <x:v>Manut. da Divida Contratada - INSS Parcelamento</x:v>
+        <x:v>OPERACIONALIZAÇÃO DO COMPDEC			</x:v>
       </x:c>
       <x:c r="C72" t="str">
-        <x:v>833.927,36</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D72" t="str">
-        <x:v>602.628,06</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E72" t="str">
-        <x:v>602.628,06</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F72" t="str">
-        <x:v>833.927,36</x:v>
+        <x:v>69.896,50</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str">
-        <x:v>020507.2884600003.105</x:v>
+        <x:v>020406.0618204362.636</x:v>
       </x:c>
       <x:c r="B73" t="str">
-        <x:v>Manut. das Obrigações Patronais - Sem Vinculo</x:v>
+        <x:v>MELHORIA NA GESTÃO ADMINISTRATIVA E OPERACIONAL PARA A PROTEÇÃO DA SOCIEDADE CIV</x:v>
       </x:c>
       <x:c r="C73" t="str">
-        <x:v>4.282,04</x:v>
+        <x:v>9.018,00</x:v>
       </x:c>
       <x:c r="D73" t="str">
-        <x:v>4.282,04</x:v>
+        <x:v>8.808,84</x:v>
       </x:c>
       <x:c r="E73" t="str">
-        <x:v>4.282,04</x:v>
+        <x:v>283,84</x:v>
       </x:c>
       <x:c r="F73" t="str">
-        <x:v>6.090,93</x:v>
+        <x:v>35.916,97</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str">
-        <x:v>020507.2884600003.106</x:v>
+        <x:v>020406</x:v>
       </x:c>
       <x:c r="B74" t="str">
-        <x:v>MANUTENÇÃO DOS ENCARGOS ESPECIAIS</x:v>
+        <x:v>DEFESA CIVIL</x:v>
       </x:c>
       <x:c r="C74" t="str">
-        <x:v>21.515,35</x:v>
+        <x:v>9.018,00</x:v>
       </x:c>
       <x:c r="D74" t="str">
-        <x:v>18.015,11</x:v>
+        <x:v>8.808,84</x:v>
       </x:c>
       <x:c r="E74" t="str">
-        <x:v>18.015,11</x:v>
+        <x:v>283,84</x:v>
       </x:c>
       <x:c r="F74" t="str">
-        <x:v>25.000,00</x:v>
+        <x:v>105.813,47</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str">
-        <x:v>020702</x:v>
+        <x:v>020501</x:v>
       </x:c>
       <x:c r="B75" t="str">
-        <x:v>Divisão de Educação - MDE - EMEI</x:v>
+        <x:v>Divisão de Finanças</x:v>
       </x:c>
       <x:c r="C75" t="str">
-        <x:v>1.934.282,11</x:v>
+        <x:v>1.497.436,52</x:v>
       </x:c>
       <x:c r="D75" t="str">
-        <x:v>1.674.425,63</x:v>
+        <x:v>1.405.240,00</x:v>
       </x:c>
       <x:c r="E75" t="str">
-        <x:v>1.657.237,55</x:v>
+        <x:v>1.316.878,18</x:v>
       </x:c>
       <x:c r="F75" t="str">
-        <x:v>3.093.596,68</x:v>
+        <x:v>2.098.452,90</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str">
-        <x:v>020702.1236503622.573</x:v>
+        <x:v>020501.0412303911.616</x:v>
       </x:c>
       <x:c r="B76" t="str">
-        <x:v>AMPLIAR O ATENDIMENTO DAS EMEIS</x:v>
+        <x:v>GESTÃO ORÇAMENTÁRIA, CONTÁBIL E FINANCEIRA - EQUIP.MAT.PERMANENTE</x:v>
       </x:c>
       <x:c r="C76" t="str">
-        <x:v>1.352.160,79</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D76" t="str">
-        <x:v>1.352.160,79</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E76" t="str">
-        <x:v>1.338.450,14</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F76" t="str">
-        <x:v>2.384.116,68</x:v>
+        <x:v>25.500,00</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str">
-        <x:v>020702.1236503622.577</x:v>
+        <x:v>020501.0412303912.591</x:v>
       </x:c>
       <x:c r="B77" t="str">
-        <x:v>PROMOVER O ENSINO DE QUALIDADE</x:v>
+        <x:v>REGISTROS, ORÇAMENTÁRIOS, CONTABIL E FINANCEIRO</x:v>
       </x:c>
       <x:c r="C77" t="str">
-        <x:v>582.121,32</x:v>
+        <x:v>1.497.436,52</x:v>
       </x:c>
       <x:c r="D77" t="str">
-        <x:v>322.264,84</x:v>
+        <x:v>1.405.240,00</x:v>
       </x:c>
       <x:c r="E77" t="str">
-        <x:v>318.787,41</x:v>
+        <x:v>1.316.878,18</x:v>
       </x:c>
       <x:c r="F77" t="str">
-        <x:v>663.480,00</x:v>
+        <x:v>2.072.952,90</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str">
-        <x:v>020702.1236503791.651</x:v>
+        <x:v>020501</x:v>
       </x:c>
       <x:c r="B78" t="str">
-        <x:v>INVESTIMENTOS - CEI PROMOVER ENSINO DE QUALIDADE</x:v>
+        <x:v>Divisão de Finanças</x:v>
       </x:c>
       <x:c r="C78" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.497.436,52</x:v>
       </x:c>
       <x:c r="D78" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.405.240,00</x:v>
       </x:c>
       <x:c r="E78" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.316.878,18</x:v>
       </x:c>
       <x:c r="F78" t="str">
-        <x:v>46.000,00</x:v>
+        <x:v>2.098.452,90</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str">
-        <x:v>020703</x:v>
+        <x:v>020503</x:v>
       </x:c>
       <x:c r="B79" t="str">
-        <x:v>Divisão de Educação - MDE - CEI</x:v>
+        <x:v>Divisão de Arrecadação</x:v>
       </x:c>
       <x:c r="C79" t="str">
-        <x:v>3.688.839,50</x:v>
+        <x:v>1.263.122,11</x:v>
       </x:c>
       <x:c r="D79" t="str">
-        <x:v>3.577.135,82</x:v>
+        <x:v>1.122.125,64</x:v>
       </x:c>
       <x:c r="E79" t="str">
-        <x:v>3.513.299,51</x:v>
+        <x:v>1.065.190,88</x:v>
       </x:c>
       <x:c r="F79" t="str">
-        <x:v>5.977.899,11</x:v>
+        <x:v>1.601.857,38</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str">
-        <x:v>020703.1236503792.577</x:v>
+        <x:v>020503.0412304461.635</x:v>
       </x:c>
       <x:c r="B80" t="str">
-        <x:v>PROMOVER O ENSINO DE QUALIDADE</x:v>
+        <x:v>GESTÃO DA ARRECADAÇÃO MUNICIPAL-EQ.MATL.PERMANENTE</x:v>
       </x:c>
       <x:c r="C80" t="str">
-        <x:v>3.688.839,50</x:v>
+        <x:v>1.720,00</x:v>
       </x:c>
       <x:c r="D80" t="str">
-        <x:v>3.577.135,82</x:v>
+        <x:v>1.720,00</x:v>
       </x:c>
       <x:c r="E80" t="str">
-        <x:v>3.513.299,51</x:v>
+        <x:v>1.720,00</x:v>
       </x:c>
       <x:c r="F80" t="str">
-        <x:v>5.977.899,11</x:v>
+        <x:v>9.300,00</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str">
-        <x:v>020704</x:v>
+        <x:v>020503.0412304462.647</x:v>
       </x:c>
       <x:c r="B81" t="str">
-        <x:v>Divisão de Educação - AEF</x:v>
+        <x:v>GESTÃO DA ARRECADAÇÃO MUNICIPAL</x:v>
       </x:c>
       <x:c r="C81" t="str">
-        <x:v>9.728.601,65</x:v>
+        <x:v>1.261.402,11</x:v>
       </x:c>
       <x:c r="D81" t="str">
-        <x:v>8.648.819,91</x:v>
+        <x:v>1.120.405,64</x:v>
       </x:c>
       <x:c r="E81" t="str">
-        <x:v>8.537.518,08</x:v>
+        <x:v>1.063.470,88</x:v>
       </x:c>
       <x:c r="F81" t="str">
-        <x:v>13.176.035,44</x:v>
+        <x:v>1.592.557,38</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str">
-        <x:v>020704.1236103801.650</x:v>
+        <x:v>020503</x:v>
       </x:c>
       <x:c r="B82" t="str">
-        <x:v>INVESTIMENTOS - DESENVOLVIMENTO DO ENSINO FUNDAMENTAL</x:v>
+        <x:v>Divisão de Arrecadação</x:v>
       </x:c>
       <x:c r="C82" t="str">
-        <x:v>283.941,43</x:v>
+        <x:v>1.263.122,11</x:v>
       </x:c>
       <x:c r="D82" t="str">
-        <x:v>160.351,39</x:v>
+        <x:v>1.122.125,64</x:v>
       </x:c>
       <x:c r="E82" t="str">
-        <x:v>160.351,39</x:v>
+        <x:v>1.065.190,88</x:v>
       </x:c>
       <x:c r="F82" t="str">
-        <x:v>701.519,57</x:v>
+        <x:v>1.601.857,38</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str">
-        <x:v>020704.1236103802.578</x:v>
+        <x:v>020507</x:v>
       </x:c>
       <x:c r="B83" t="str">
-        <x:v>MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL</x:v>
+        <x:v>ENCARGOS DO MUNICIPIO</x:v>
       </x:c>
       <x:c r="C83" t="str">
-        <x:v>7.908.859,28</x:v>
+        <x:v>7.622.512,78</x:v>
       </x:c>
       <x:c r="D83" t="str">
-        <x:v>7.178.527,60</x:v>
+        <x:v>7.262.225,53</x:v>
       </x:c>
       <x:c r="E83" t="str">
-        <x:v>7.075.583,37</x:v>
+        <x:v>7.225.711,66</x:v>
       </x:c>
       <x:c r="F83" t="str">
-        <x:v>10.704.515,87</x:v>
+        <x:v>7.863.111,07</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str">
-        <x:v>020704.1236103812.579</x:v>
+        <x:v>020507.2884600003.101</x:v>
       </x:c>
       <x:c r="B84" t="str">
-        <x:v>TRANSPORTE DE ALUNOS</x:v>
+        <x:v>ATIVIDADES ADMINISTRAÇÃO - INATIVOS E PENSIONISTAS</x:v>
       </x:c>
       <x:c r="C84" t="str">
-        <x:v>1.535.800,94</x:v>
+        <x:v>544.352,04</x:v>
       </x:c>
       <x:c r="D84" t="str">
-        <x:v>1.309.940,92</x:v>
+        <x:v>544.352,04</x:v>
       </x:c>
       <x:c r="E84" t="str">
-        <x:v>1.301.583,32</x:v>
+        <x:v>508.061,90</x:v>
       </x:c>
       <x:c r="F84" t="str">
-        <x:v>1.770.000,00</x:v>
+        <x:v>752.813,13</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str">
-        <x:v>020705</x:v>
+        <x:v>020507.2884600003.102</x:v>
       </x:c>
       <x:c r="B85" t="str">
-        <x:v>Divisão de Educação - Merenda</x:v>
+        <x:v>Manut. Encargos do Município - Pasep</x:v>
       </x:c>
       <x:c r="C85" t="str">
-        <x:v>3.993.782,19</x:v>
+        <x:v>1.927.279,65</x:v>
       </x:c>
       <x:c r="D85" t="str">
-        <x:v>3.177.575,94</x:v>
+        <x:v>1.915.201,54</x:v>
       </x:c>
       <x:c r="E85" t="str">
-        <x:v>2.926.590,11</x:v>
+        <x:v>1.915.201,54</x:v>
       </x:c>
       <x:c r="F85" t="str">
-        <x:v>6.071.599,21</x:v>
+        <x:v>1.927.279,65</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str">
-        <x:v>020705.1230603822.580</x:v>
+        <x:v>020507.2884600003.103</x:v>
       </x:c>
       <x:c r="B86" t="str">
-        <x:v>FORTALECIMENTO DA ALIMENTAÇÃO ESCOLAR</x:v>
+        <x:v>Manut. Sentenças Judiciais - Precatórios</x:v>
       </x:c>
       <x:c r="C86" t="str">
-        <x:v>3.993.782,19</x:v>
+        <x:v>4.188.480,95</x:v>
       </x:c>
       <x:c r="D86" t="str">
-        <x:v>3.177.575,94</x:v>
+        <x:v>4.175.071,35</x:v>
       </x:c>
       <x:c r="E86" t="str">
-        <x:v>2.926.590,11</x:v>
+        <x:v>4.175.071,35</x:v>
       </x:c>
       <x:c r="F86" t="str">
-        <x:v>6.071.599,21</x:v>
+        <x:v>4.218.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str">
-        <x:v>020708</x:v>
+        <x:v>020507.2884600003.104</x:v>
       </x:c>
       <x:c r="B87" t="str">
-        <x:v>Divisão de Cultura</x:v>
+        <x:v>Manut. da Divida Contratada - INSS Parcelamento</x:v>
       </x:c>
       <x:c r="C87" t="str">
-        <x:v>796.356,66</x:v>
+        <x:v>933.927,36</x:v>
       </x:c>
       <x:c r="D87" t="str">
-        <x:v>666.345,21</x:v>
+        <x:v>602.628,06</x:v>
       </x:c>
       <x:c r="E87" t="str">
-        <x:v>656.776,57</x:v>
+        <x:v>602.628,06</x:v>
       </x:c>
       <x:c r="F87" t="str">
-        <x:v>1.181.363,08</x:v>
+        <x:v>933.927,36</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str">
-        <x:v>020708.1339203891.554</x:v>
+        <x:v>020507.2884600003.105</x:v>
       </x:c>
       <x:c r="B88" t="str">
-        <x:v>PROMOÇÃO CULTURAL</x:v>
+        <x:v>Manut. das Obrigações Patronais - Sem Vinculo</x:v>
       </x:c>
       <x:c r="C88" t="str">
-        <x:v>0,00</x:v>
+        <x:v>4.729,50</x:v>
       </x:c>
       <x:c r="D88" t="str">
-        <x:v>0,00</x:v>
+        <x:v>4.729,50</x:v>
       </x:c>
       <x:c r="E88" t="str">
-        <x:v>0,00</x:v>
+        <x:v>4.505,77</x:v>
       </x:c>
       <x:c r="F88" t="str">
-        <x:v>20.000,00</x:v>
+        <x:v>6.090,93</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str">
-        <x:v>020708.1339203892.585</x:v>
+        <x:v>020507.2884600003.106</x:v>
       </x:c>
       <x:c r="B89" t="str">
-        <x:v>PROMOÇÃO CULTURAL</x:v>
+        <x:v>MANUTENÇÃO DOS ENCARGOS ESPECIAIS</x:v>
       </x:c>
       <x:c r="C89" t="str">
-        <x:v>796.356,66</x:v>
+        <x:v>23.743,28</x:v>
       </x:c>
       <x:c r="D89" t="str">
-        <x:v>666.345,21</x:v>
+        <x:v>20.243,04</x:v>
       </x:c>
       <x:c r="E89" t="str">
-        <x:v>656.776,57</x:v>
+        <x:v>20.243,04</x:v>
       </x:c>
       <x:c r="F89" t="str">
-        <x:v>1.161.363,08</x:v>
+        <x:v>25.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str">
-        <x:v>020709</x:v>
+        <x:v>020507</x:v>
       </x:c>
       <x:c r="B90" t="str">
-        <x:v>Divisão de Educação - FUNDEB</x:v>
+        <x:v>ENCARGOS DO MUNICIPIO</x:v>
       </x:c>
       <x:c r="C90" t="str">
-        <x:v>22.775.144,26</x:v>
+        <x:v>7.622.512,78</x:v>
       </x:c>
       <x:c r="D90" t="str">
-        <x:v>21.789.993,61</x:v>
+        <x:v>7.262.225,53</x:v>
       </x:c>
       <x:c r="E90" t="str">
-        <x:v>21.213.184,91</x:v>
+        <x:v>7.225.711,66</x:v>
       </x:c>
       <x:c r="F90" t="str">
-        <x:v>34.476.717,22</x:v>
+        <x:v>7.863.111,07</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str">
-        <x:v>020709.1236103882.578</x:v>
+        <x:v>020702</x:v>
       </x:c>
       <x:c r="B91" t="str">
-        <x:v>MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL</x:v>
+        <x:v>Divisão de Educação - MDE - EMEI</x:v>
       </x:c>
       <x:c r="C91" t="str">
-        <x:v>17.116.279,06</x:v>
+        <x:v>2.041.168,84</x:v>
       </x:c>
       <x:c r="D91" t="str">
-        <x:v>16.131.128,41</x:v>
+        <x:v>1.938.896,63</x:v>
       </x:c>
       <x:c r="E91" t="str">
-        <x:v>15.710.458,10</x:v>
+        <x:v>1.825.422,30</x:v>
       </x:c>
       <x:c r="F91" t="str">
-        <x:v>24.729.712,21</x:v>
+        <x:v>3.047.596,68</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str">
-        <x:v>020709.1236503882.577</x:v>
+        <x:v>020702.1236503622.573</x:v>
       </x:c>
       <x:c r="B92" t="str">
-        <x:v>PROMOVER O ENSINO DE QUALIDADE</x:v>
+        <x:v>AMPLIAR O ATENDIMENTO DAS EMEIS</x:v>
       </x:c>
       <x:c r="C92" t="str">
-        <x:v>5.658.865,20</x:v>
+        <x:v>1.472.797,98</x:v>
       </x:c>
       <x:c r="D92" t="str">
-        <x:v>5.658.865,20</x:v>
+        <x:v>1.472.797,98</x:v>
       </x:c>
       <x:c r="E92" t="str">
-        <x:v>5.502.726,81</x:v>
+        <x:v>1.421.367,98</x:v>
       </x:c>
       <x:c r="F92" t="str">
-        <x:v>9.747.005,01</x:v>
+        <x:v>2.361.116,68</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str">
-        <x:v>020710</x:v>
+        <x:v>020702.1236503622.577</x:v>
       </x:c>
       <x:c r="B93" t="str">
-        <x:v>Fundo Municipal  de Cultura de Descalvado - FMCD</x:v>
+        <x:v>PROMOVER O ENSINO DE QUALIDADE</x:v>
       </x:c>
       <x:c r="C93" t="str">
-        <x:v>279.073,00</x:v>
+        <x:v>568.370,86</x:v>
       </x:c>
       <x:c r="D93" t="str">
-        <x:v>246.073,00</x:v>
+        <x:v>466.098,65</x:v>
       </x:c>
       <x:c r="E93" t="str">
-        <x:v>246.073,00</x:v>
+        <x:v>404.054,32</x:v>
       </x:c>
       <x:c r="F93" t="str">
-        <x:v>1.053.703,91</x:v>
+        <x:v>640.480,00</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str">
-        <x:v>020710.1339203891.656</x:v>
+        <x:v>020702.1236503791.651</x:v>
       </x:c>
       <x:c r="B94" t="str">
-        <x:v>OBJETOS CULTURAIS</x:v>
+        <x:v>INVESTIMENTOS - CEI PROMOVER ENSINO DE QUALIDADE</x:v>
       </x:c>
       <x:c r="C94" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D94" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E94" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F94" t="str">
-        <x:v>8.774,12</x:v>
+        <x:v>46.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str">
-        <x:v>020710.1339203892.585</x:v>
+        <x:v>020702</x:v>
       </x:c>
       <x:c r="B95" t="str">
-        <x:v>PROMOÇÃO CULTURAL</x:v>
+        <x:v>Divisão de Educação - MDE - EMEI</x:v>
       </x:c>
       <x:c r="C95" t="str">
-        <x:v>279.073,00</x:v>
+        <x:v>2.041.168,84</x:v>
       </x:c>
       <x:c r="D95" t="str">
-        <x:v>246.073,00</x:v>
+        <x:v>1.938.896,63</x:v>
       </x:c>
       <x:c r="E95" t="str">
-        <x:v>246.073,00</x:v>
+        <x:v>1.825.422,30</x:v>
       </x:c>
       <x:c r="F95" t="str">
-        <x:v>1.044.929,79</x:v>
+        <x:v>3.047.596,68</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str">
-        <x:v>020711</x:v>
+        <x:v>020703</x:v>
       </x:c>
       <x:c r="B96" t="str">
-        <x:v>EDUCAÇÃO COMPLEMENTAR</x:v>
+        <x:v>Divisão de Educação - MDE - CEI</x:v>
       </x:c>
       <x:c r="C96" t="str">
-        <x:v>8.142.869,60</x:v>
+        <x:v>4.222.982,19</x:v>
       </x:c>
       <x:c r="D96" t="str">
-        <x:v>5.243.836,93</x:v>
+        <x:v>4.175.025,77</x:v>
       </x:c>
       <x:c r="E96" t="str">
-        <x:v>5.104.731,61</x:v>
+        <x:v>3.915.277,16</x:v>
       </x:c>
       <x:c r="F96" t="str">
-        <x:v>10.992.978,90</x:v>
+        <x:v>5.971.899,11</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str">
-        <x:v>020711.1212204532.656</x:v>
+        <x:v>020703.1236503792.577</x:v>
       </x:c>
       <x:c r="B97" t="str">
-        <x:v>GESTÃO DE PESSOAL EDUCAÇÃO</x:v>
+        <x:v>PROMOVER O ENSINO DE QUALIDADE</x:v>
       </x:c>
       <x:c r="C97" t="str">
-        <x:v>5.042.705,39</x:v>
+        <x:v>4.222.982,19</x:v>
       </x:c>
       <x:c r="D97" t="str">
-        <x:v>3.530.362,84</x:v>
+        <x:v>4.175.025,77</x:v>
       </x:c>
       <x:c r="E97" t="str">
-        <x:v>3.530.362,84</x:v>
+        <x:v>3.915.277,16</x:v>
       </x:c>
       <x:c r="F97" t="str">
-        <x:v>5.043.200,00</x:v>
+        <x:v>5.971.899,11</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str">
-        <x:v>020711.1236103812.590</x:v>
+        <x:v>020703</x:v>
       </x:c>
       <x:c r="B98" t="str">
-        <x:v>ANUNOS TRANSPORTADOS</x:v>
+        <x:v>Divisão de Educação - MDE - CEI</x:v>
       </x:c>
       <x:c r="C98" t="str">
-        <x:v>1.437.922,77</x:v>
+        <x:v>4.222.982,19</x:v>
       </x:c>
       <x:c r="D98" t="str">
-        <x:v>947.447,90</x:v>
+        <x:v>4.175.025,77</x:v>
       </x:c>
       <x:c r="E98" t="str">
-        <x:v>849.718,00</x:v>
+        <x:v>3.915.277,16</x:v>
       </x:c>
       <x:c r="F98" t="str">
-        <x:v>2.243.612,85</x:v>
+        <x:v>5.971.899,11</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str">
-        <x:v>020711.1236303902.577</x:v>
+        <x:v>020704</x:v>
       </x:c>
       <x:c r="B99" t="str">
-        <x:v>PROMOVER O ENSINO DE QUALIDADE</x:v>
+        <x:v>Divisão de Educação - AEF</x:v>
       </x:c>
       <x:c r="C99" t="str">
-        <x:v>797.208,87</x:v>
+        <x:v>10.626.855,26</x:v>
       </x:c>
       <x:c r="D99" t="str">
-        <x:v>443.459,40</x:v>
+        <x:v>9.954.665,23</x:v>
       </x:c>
       <x:c r="E99" t="str">
-        <x:v>428.594,38</x:v>
+        <x:v>9.451.076,00</x:v>
       </x:c>
       <x:c r="F99" t="str">
-        <x:v>1.281.197,37</x:v>
+        <x:v>13.233.035,44</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str">
-        <x:v>020711.1236803901.558</x:v>
+        <x:v>020704.1236103801.650</x:v>
       </x:c>
       <x:c r="B100" t="str">
-        <x:v>ENSINO - QSE</x:v>
+        <x:v>INVESTIMENTOS - DESENVOLVIMENTO DO ENSINO FUNDAMENTAL</x:v>
       </x:c>
       <x:c r="C100" t="str">
-        <x:v>86.035,46</x:v>
+        <x:v>283.941,43</x:v>
       </x:c>
       <x:c r="D100" t="str">
-        <x:v>9.545,46</x:v>
+        <x:v>160.351,39</x:v>
       </x:c>
       <x:c r="E100" t="str">
-        <x:v>9.545,46</x:v>
+        <x:v>160.351,39</x:v>
       </x:c>
       <x:c r="F100" t="str">
-        <x:v>1.222.233,94</x:v>
+        <x:v>701.519,57</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str">
-        <x:v>020711.1236803901.660</x:v>
+        <x:v>020704.1236103802.578</x:v>
       </x:c>
       <x:c r="B101" t="str">
-        <x:v>INVESTIMENTOS - EDUCAÇÃO COMPLEMENTAR</x:v>
+        <x:v>MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL</x:v>
       </x:c>
       <x:c r="C101" t="str">
-        <x:v>31.214,11</x:v>
+        <x:v>8.729.909,14</x:v>
       </x:c>
       <x:c r="D101" t="str">
-        <x:v>21.362,11</x:v>
+        <x:v>8.274.523,24</x:v>
       </x:c>
       <x:c r="E101" t="str">
-        <x:v>12.377,40</x:v>
+        <x:v>7.813.903,74</x:v>
       </x:c>
       <x:c r="F101" t="str">
-        <x:v>72.492,00</x:v>
+        <x:v>10.701.515,87</x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str">
-        <x:v>020711.1236803902.586</x:v>
+        <x:v>020704.1236103812.579</x:v>
       </x:c>
       <x:c r="B102" t="str">
-        <x:v>ENSINO MEDIO E SUPERIOR</x:v>
+        <x:v>TRANSPORTE DE ALUNOS</x:v>
       </x:c>
       <x:c r="C102" t="str">
-        <x:v>432.624,83</x:v>
+        <x:v>1.613.004,69</x:v>
       </x:c>
       <x:c r="D102" t="str">
-        <x:v>283.658,41</x:v>
+        <x:v>1.519.790,60</x:v>
       </x:c>
       <x:c r="E102" t="str">
-        <x:v>266.408,20</x:v>
+        <x:v>1.476.820,87</x:v>
       </x:c>
       <x:c r="F102" t="str">
-        <x:v>582.859,71</x:v>
+        <x:v>1.830.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str">
-        <x:v>020711.1236803902.588</x:v>
+        <x:v>020704</x:v>
       </x:c>
       <x:c r="B103" t="str">
-        <x:v>CONTRATURNO ESCOLAR</x:v>
+        <x:v>Divisão de Educação - AEF</x:v>
       </x:c>
       <x:c r="C103" t="str">
-        <x:v>17.208,17</x:v>
+        <x:v>10.626.855,26</x:v>
       </x:c>
       <x:c r="D103" t="str">
-        <x:v>8.000,81</x:v>
+        <x:v>9.954.665,23</x:v>
       </x:c>
       <x:c r="E103" t="str">
-        <x:v>7.725,33</x:v>
+        <x:v>9.451.076,00</x:v>
       </x:c>
       <x:c r="F103" t="str">
-        <x:v>47.383,03</x:v>
+        <x:v>13.233.035,44</x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str">
-        <x:v>020711.1236804641.655</x:v>
+        <x:v>020705</x:v>
       </x:c>
       <x:c r="B104" t="str">
-        <x:v>PROMOÇÃO DE AMBIENTE SEGURO</x:v>
+        <x:v>Divisão de Educação - Merenda</x:v>
       </x:c>
       <x:c r="C104" t="str">
-        <x:v>297.950,00</x:v>
+        <x:v>4.842.997,46</x:v>
       </x:c>
       <x:c r="D104" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.933.785,28</x:v>
       </x:c>
       <x:c r="E104" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.590.576,21</x:v>
       </x:c>
       <x:c r="F104" t="str">
-        <x:v>500.000,00</x:v>
+        <x:v>5.966.599,21</x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str">
-        <x:v>020801</x:v>
+        <x:v>020705.1230603822.580</x:v>
       </x:c>
       <x:c r="B105" t="str">
-        <x:v>Divisão de Agricola</x:v>
+        <x:v>FORTALECIMENTO DA ALIMENTAÇÃO ESCOLAR</x:v>
       </x:c>
       <x:c r="C105" t="str">
-        <x:v>0,00</x:v>
+        <x:v>4.842.997,46</x:v>
       </x:c>
       <x:c r="D105" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.933.785,28</x:v>
       </x:c>
       <x:c r="E105" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.590.576,21</x:v>
       </x:c>
       <x:c r="F105" t="str">
-        <x:v>15.000,00</x:v>
+        <x:v>5.966.599,21</x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str">
-        <x:v>020801.2060504621.652</x:v>
+        <x:v>020705</x:v>
       </x:c>
       <x:c r="B106" t="str">
-        <x:v>INVESTIMENTOS - ASSENTAMENTOS</x:v>
+        <x:v>Divisão de Educação - Merenda</x:v>
       </x:c>
       <x:c r="C106" t="str">
-        <x:v>0,00</x:v>
+        <x:v>4.842.997,46</x:v>
       </x:c>
       <x:c r="D106" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.933.785,28</x:v>
       </x:c>
       <x:c r="E106" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.590.576,21</x:v>
       </x:c>
       <x:c r="F106" t="str">
-        <x:v>15.000,00</x:v>
+        <x:v>5.966.599,21</x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str">
-        <x:v>020901</x:v>
+        <x:v>020708</x:v>
       </x:c>
       <x:c r="B107" t="str">
-        <x:v>Divisão de Assistência Social - FMAS</x:v>
+        <x:v>Divisão de Cultura</x:v>
       </x:c>
       <x:c r="C107" t="str">
-        <x:v>7.773.391,62</x:v>
+        <x:v>904.036,65</x:v>
       </x:c>
       <x:c r="D107" t="str">
-        <x:v>5.850.102,20</x:v>
+        <x:v>817.022,39</x:v>
       </x:c>
       <x:c r="E107" t="str">
-        <x:v>5.781.708,91</x:v>
+        <x:v>762.792,05</x:v>
       </x:c>
       <x:c r="F107" t="str">
-        <x:v>13.689.438,77</x:v>
+        <x:v>1.181.363,08</x:v>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" t="str">
-        <x:v>020901.0824104011.647</x:v>
+        <x:v>020708.1339203891.554</x:v>
       </x:c>
       <x:c r="B108" t="str">
-        <x:v>INVESTIMENTOS - ASSISTENCIA AO IDOSO</x:v>
+        <x:v>PROMOÇÃO CULTURAL</x:v>
       </x:c>
       <x:c r="C108" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D108" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E108" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F108" t="str">
-        <x:v>157.000,00</x:v>
+        <x:v>26.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" t="str">
-        <x:v>020901.0824104012.603</x:v>
+        <x:v>020708.1339203892.585</x:v>
       </x:c>
       <x:c r="B109" t="str">
-        <x:v>ASSITENCIA AO IDOSO - PARCEIRA 3º SETOR ACOLHIMENTO INSTITUCIONAL</x:v>
+        <x:v>PROMOÇÃO CULTURAL</x:v>
       </x:c>
       <x:c r="C109" t="str">
-        <x:v>1.362.174,67</x:v>
+        <x:v>904.036,65</x:v>
       </x:c>
       <x:c r="D109" t="str">
-        <x:v>946.694,67</x:v>
+        <x:v>817.022,39</x:v>
       </x:c>
       <x:c r="E109" t="str">
-        <x:v>946.694,67</x:v>
+        <x:v>762.792,05</x:v>
       </x:c>
       <x:c r="F109" t="str">
-        <x:v>1.427.429,34</x:v>
+        <x:v>1.155.363,08</x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" t="str">
-        <x:v>020901.0824104592.671</x:v>
+        <x:v>020708</x:v>
       </x:c>
       <x:c r="B110" t="str">
-        <x:v>PROMOÇÃO DA FESTA SANTA ALIANAÇA</x:v>
+        <x:v>Divisão de Cultura</x:v>
       </x:c>
       <x:c r="C110" t="str">
-        <x:v>0,00</x:v>
+        <x:v>904.036,65</x:v>
       </x:c>
       <x:c r="D110" t="str">
-        <x:v>0,00</x:v>
+        <x:v>817.022,39</x:v>
       </x:c>
       <x:c r="E110" t="str">
-        <x:v>0,00</x:v>
+        <x:v>762.792,05</x:v>
       </x:c>
       <x:c r="F110" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.181.363,08</x:v>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" t="str">
-        <x:v>020901.0824104672.683</x:v>
+        <x:v>020709</x:v>
       </x:c>
       <x:c r="B111" t="str">
-        <x:v>FINANCIAMENTO DA PROTEÇÃO SOCIAL DA ALTA COMPLEXIDADE</x:v>
+        <x:v>Divisão de Educação - FUNDEB</x:v>
       </x:c>
       <x:c r="C111" t="str">
-        <x:v>50.000,00</x:v>
+        <x:v>27.561.605,71</x:v>
       </x:c>
       <x:c r="D111" t="str">
-        <x:v>50.000,00</x:v>
+        <x:v>27.102.178,63</x:v>
       </x:c>
       <x:c r="E111" t="str">
-        <x:v>50.000,00</x:v>
+        <x:v>24.860.448,22</x:v>
       </x:c>
       <x:c r="F111" t="str">
-        <x:v>201.380,48</x:v>
+        <x:v>34.476.717,22</x:v>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="str">
-        <x:v>020901.0824304021.646</x:v>
+        <x:v>020709.1236103882.578</x:v>
       </x:c>
       <x:c r="B112" t="str">
-        <x:v>INVESTIMENTOS - ASSIST. A CRIANÇA E O ADOLESCENTE</x:v>
+        <x:v>MANUTENÇÃO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL</x:v>
       </x:c>
       <x:c r="C112" t="str">
-        <x:v>0,00</x:v>
+        <x:v>20.507.462,50</x:v>
       </x:c>
       <x:c r="D112" t="str">
-        <x:v>0,00</x:v>
+        <x:v>20.048.035,42</x:v>
       </x:c>
       <x:c r="E112" t="str">
-        <x:v>0,00</x:v>
+        <x:v>18.414.908,80</x:v>
       </x:c>
       <x:c r="F112" t="str">
-        <x:v>41.520,00</x:v>
+        <x:v>24.729.712,21</x:v>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="str">
-        <x:v>020901.0824304022.604</x:v>
+        <x:v>020709.1236503882.577</x:v>
       </x:c>
       <x:c r="B113" t="str">
-        <x:v>ASSIST.CRIANÇA E ADOLESC. 3º SETOR ACOLHIMENTO INSTITUCIONAL</x:v>
+        <x:v>PROMOVER O ENSINO DE QUALIDADE</x:v>
       </x:c>
       <x:c r="C113" t="str">
-        <x:v>679.223,62</x:v>
+        <x:v>7.054.143,21</x:v>
       </x:c>
       <x:c r="D113" t="str">
-        <x:v>459.011,78</x:v>
+        <x:v>7.054.143,21</x:v>
       </x:c>
       <x:c r="E113" t="str">
-        <x:v>459.011,78</x:v>
+        <x:v>6.445.539,42</x:v>
       </x:c>
       <x:c r="F113" t="str">
-        <x:v>745.883,62</x:v>
+        <x:v>9.747.005,01</x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str">
-        <x:v>020901.0824304032.605</x:v>
+        <x:v>020709</x:v>
       </x:c>
       <x:c r="B114" t="str">
-        <x:v>MEDIDA SOCIO EDUCATIVA LA/PSC</x:v>
+        <x:v>Divisão de Educação - FUNDEB</x:v>
       </x:c>
       <x:c r="C114" t="str">
-        <x:v>36.767,44</x:v>
+        <x:v>27.561.605,71</x:v>
       </x:c>
       <x:c r="D114" t="str">
-        <x:v>23.193,44</x:v>
+        <x:v>27.102.178,63</x:v>
       </x:c>
       <x:c r="E114" t="str">
-        <x:v>22.341,44</x:v>
+        <x:v>24.860.448,22</x:v>
       </x:c>
       <x:c r="F114" t="str">
-        <x:v>44.569,22</x:v>
+        <x:v>34.476.717,22</x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str">
-        <x:v>020901.0824304041.645</x:v>
+        <x:v>020710</x:v>
       </x:c>
       <x:c r="B115" t="str">
-        <x:v>INVESTIMENTOS - CONVIVENCIA E FORTALECIMENTO DE VINCULOS</x:v>
+        <x:v>Fundo Municipal  de Cultura de Descalvado - FMCD</x:v>
       </x:c>
       <x:c r="C115" t="str">
-        <x:v>0,00</x:v>
+        <x:v>316.273,00</x:v>
       </x:c>
       <x:c r="D115" t="str">
-        <x:v>0,00</x:v>
+        <x:v>276.573,00</x:v>
       </x:c>
       <x:c r="E115" t="str">
-        <x:v>0,00</x:v>
+        <x:v>265.573,00</x:v>
       </x:c>
       <x:c r="F115" t="str">
-        <x:v>133.000,00</x:v>
+        <x:v>1.053.703,91</x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str">
-        <x:v>020901.0824304042.606</x:v>
+        <x:v>020710.1339203891.656</x:v>
       </x:c>
       <x:c r="B116" t="str">
-        <x:v>PARCERIA 3º SETOR SERVIÇOS DE CONVIVENCIA E FORTALECIMENTO DE VINCULOS</x:v>
+        <x:v>OBJETOS CULTURAIS</x:v>
       </x:c>
       <x:c r="C116" t="str">
-        <x:v>817.800,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D116" t="str">
-        <x:v>571.500,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E116" t="str">
-        <x:v>571.500,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F116" t="str">
-        <x:v>823.366,38</x:v>
+        <x:v>8.774,12</x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str">
-        <x:v>020901.0824304131.644</x:v>
+        <x:v>020710.1339203892.585</x:v>
       </x:c>
       <x:c r="B117" t="str">
-        <x:v>INVESTIMENTOS - ATEND.ESP. PROTEÇÃO SOCIAL ESPECIALIZADA</x:v>
+        <x:v>PROMOÇÃO CULTURAL</x:v>
       </x:c>
       <x:c r="C117" t="str">
-        <x:v>129.605,16</x:v>
+        <x:v>316.273,00</x:v>
       </x:c>
       <x:c r="D117" t="str">
-        <x:v>129.605,16</x:v>
+        <x:v>276.573,00</x:v>
       </x:c>
       <x:c r="E117" t="str">
-        <x:v>129.605,16</x:v>
+        <x:v>265.573,00</x:v>
       </x:c>
       <x:c r="F117" t="str">
-        <x:v>129.605,16</x:v>
+        <x:v>1.044.929,79</x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str">
-        <x:v>020901.0824304132.611</x:v>
+        <x:v>020710</x:v>
       </x:c>
       <x:c r="B118" t="str">
-        <x:v>ATENDIMENTO ESPECIALIZADO DA PROTEÇÃO SOCIAL ESPECIAL</x:v>
+        <x:v>Fundo Municipal  de Cultura de Descalvado - FMCD</x:v>
       </x:c>
       <x:c r="C118" t="str">
-        <x:v>547.610,76</x:v>
+        <x:v>316.273,00</x:v>
       </x:c>
       <x:c r="D118" t="str">
-        <x:v>388.851,82</x:v>
+        <x:v>276.573,00</x:v>
       </x:c>
       <x:c r="E118" t="str">
-        <x:v>388.851,82</x:v>
+        <x:v>265.573,00</x:v>
       </x:c>
       <x:c r="F118" t="str">
-        <x:v>569.840,76</x:v>
+        <x:v>1.053.703,91</x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str">
-        <x:v>020901.0824304662.680</x:v>
+        <x:v>020711</x:v>
       </x:c>
       <x:c r="B119" t="str">
-        <x:v>Assistencia a Criança e Adolescente - FAMILIA ACOLHEDOA</x:v>
+        <x:v>EDUCAÇÃO COMPLEMENTAR</x:v>
       </x:c>
       <x:c r="C119" t="str">
-        <x:v>0,00</x:v>
+        <x:v>8.874.592,51</x:v>
       </x:c>
       <x:c r="D119" t="str">
-        <x:v>0,00</x:v>
+        <x:v>7.190.126,11</x:v>
       </x:c>
       <x:c r="E119" t="str">
-        <x:v>0,00</x:v>
+        <x:v>6.960.005,50</x:v>
       </x:c>
       <x:c r="F119" t="str">
-        <x:v>228.000,00</x:v>
+        <x:v>11.092.978,90</x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str">
-        <x:v>020901.0824403121.521</x:v>
+        <x:v>020711.1212204532.656</x:v>
       </x:c>
       <x:c r="B120" t="str">
-        <x:v>Equipamento e Mat.Permanente - PROCADSUAS</x:v>
+        <x:v>GESTÃO DE PESSOAL EDUCAÇÃO</x:v>
       </x:c>
       <x:c r="C120" t="str">
-        <x:v>0,00</x:v>
+        <x:v>5.042.705,39</x:v>
       </x:c>
       <x:c r="D120" t="str">
-        <x:v>0,00</x:v>
+        <x:v>4.485.136,29</x:v>
       </x:c>
       <x:c r="E120" t="str">
-        <x:v>0,00</x:v>
+        <x:v>4.485.136,29</x:v>
       </x:c>
       <x:c r="F120" t="str">
-        <x:v>25.855,26</x:v>
+        <x:v>5.043.200,00</x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str">
-        <x:v>020901.0824404051.568</x:v>
+        <x:v>020711.1236103812.590</x:v>
       </x:c>
       <x:c r="B121" t="str">
-        <x:v>EQUIPAMAMENTOS/OBRAS E INSTALAÇÕES - SOCIAL</x:v>
+        <x:v>ALUNOS TRANSPORTADOS</x:v>
       </x:c>
       <x:c r="C121" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.949.997,62</x:v>
       </x:c>
       <x:c r="D121" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.520.690,85</x:v>
       </x:c>
       <x:c r="E121" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.335.263,29</x:v>
       </x:c>
       <x:c r="F121" t="str">
-        <x:v>50.000,00</x:v>
+        <x:v>2.243.612,85</x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str">
-        <x:v>020901.0824404071.569</x:v>
+        <x:v>020711.1236303902.577</x:v>
       </x:c>
       <x:c r="B122" t="str">
-        <x:v>EQUIPAMENTO E MATERIAL PERMANENTE PAIF</x:v>
+        <x:v>PROMOVER O ENSINO DE QUALIDADE</x:v>
       </x:c>
       <x:c r="C122" t="str">
-        <x:v>3.582,61</x:v>
+        <x:v>962.251,57</x:v>
       </x:c>
       <x:c r="D122" t="str">
-        <x:v>3.582,61</x:v>
+        <x:v>644.333,34</x:v>
       </x:c>
       <x:c r="E122" t="str">
-        <x:v>3.582,61</x:v>
+        <x:v>602.475,19</x:v>
       </x:c>
       <x:c r="F122" t="str">
-        <x:v>212.965,22</x:v>
+        <x:v>1.381.197,37</x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str">
-        <x:v>020901.0824404072.507</x:v>
+        <x:v>020711.1236803901.558</x:v>
       </x:c>
       <x:c r="B123" t="str">
-        <x:v>PISO BÁSICO FIXO</x:v>
+        <x:v>ENSINO - QSE</x:v>
       </x:c>
       <x:c r="C123" t="str">
-        <x:v>53.489,36</x:v>
+        <x:v>114.366,46</x:v>
       </x:c>
       <x:c r="D123" t="str">
-        <x:v>53.222,36</x:v>
+        <x:v>41.529,36</x:v>
       </x:c>
       <x:c r="E123" t="str">
-        <x:v>48.743,60</x:v>
+        <x:v>41.529,36</x:v>
       </x:c>
       <x:c r="F123" t="str">
-        <x:v>138.945,97</x:v>
+        <x:v>1.222.233,94</x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str">
-        <x:v>020901.0824404122.610</x:v>
+        <x:v>020711.1236803901.660</x:v>
       </x:c>
       <x:c r="B124" t="str">
-        <x:v>CONVIVENCIA E FORTALECIMENTO DE VINCULOS</x:v>
+        <x:v>INVESTIMENTOS - EDUCAÇÃO COMPLEMENTAR</x:v>
       </x:c>
       <x:c r="C124" t="str">
-        <x:v>123.973,20</x:v>
+        <x:v>31.214,11</x:v>
       </x:c>
       <x:c r="D124" t="str">
-        <x:v>112.888,64</x:v>
+        <x:v>31.214,11</x:v>
       </x:c>
       <x:c r="E124" t="str">
-        <x:v>111.800,64</x:v>
+        <x:v>31.214,11</x:v>
       </x:c>
       <x:c r="F124" t="str">
-        <x:v>195.741,09</x:v>
+        <x:v>72.492,00</x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str">
-        <x:v>020901.0824404131.644</x:v>
+        <x:v>020711.1236803902.586</x:v>
       </x:c>
       <x:c r="B125" t="str">
-        <x:v>INVESTIMENTOS - ATEND.ESP. PROTEÇÃO SOCIAL ESPECIALIZADA</x:v>
+        <x:v>ENSINO MEDIO E SUPERIOR</x:v>
       </x:c>
       <x:c r="C125" t="str">
-        <x:v>0,00</x:v>
+        <x:v>458.637,63</x:v>
       </x:c>
       <x:c r="D125" t="str">
-        <x:v>0,00</x:v>
+        <x:v>329.373,65</x:v>
       </x:c>
       <x:c r="E125" t="str">
-        <x:v>0,00</x:v>
+        <x:v>327.807,66</x:v>
       </x:c>
       <x:c r="F125" t="str">
-        <x:v>0,00</x:v>
+        <x:v>582.859,71</x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str">
-        <x:v>020901.0824404132.611</x:v>
+        <x:v>020711.1236803902.588</x:v>
       </x:c>
       <x:c r="B126" t="str">
-        <x:v>ATENDIMENTO ESPECIALIZADO DA PROTEÇÃO SOCIAL ESPECIAL</x:v>
+        <x:v>CONTRATURNO ESCOLAR</x:v>
       </x:c>
       <x:c r="C126" t="str">
-        <x:v>257.996,35</x:v>
+        <x:v>17.469,73</x:v>
       </x:c>
       <x:c r="D126" t="str">
-        <x:v>190.766,35</x:v>
+        <x:v>14.352,68</x:v>
       </x:c>
       <x:c r="E126" t="str">
-        <x:v>190.766,35</x:v>
+        <x:v>13.083,77</x:v>
       </x:c>
       <x:c r="F126" t="str">
-        <x:v>278.347,40</x:v>
+        <x:v>47.383,03</x:v>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" t="str">
-        <x:v>020901.0824404141.575</x:v>
+        <x:v>020711.1236804641.655</x:v>
       </x:c>
       <x:c r="B127" t="str">
-        <x:v>ATIVIDADES DO PAEFI CREAS - EQUIPAMENTOS</x:v>
+        <x:v>PROMOÇÃO DE AMBIENTE SEGURO</x:v>
       </x:c>
       <x:c r="C127" t="str">
-        <x:v>0,00</x:v>
+        <x:v>297.950,00</x:v>
       </x:c>
       <x:c r="D127" t="str">
-        <x:v>0,00</x:v>
+        <x:v>123.495,83</x:v>
       </x:c>
       <x:c r="E127" t="str">
-        <x:v>0,00</x:v>
+        <x:v>123.495,83</x:v>
       </x:c>
       <x:c r="F127" t="str">
-        <x:v>10.000,00</x:v>
+        <x:v>500.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="str">
-        <x:v>020901.0824404142.612</x:v>
+        <x:v>020711</x:v>
       </x:c>
       <x:c r="B128" t="str">
-        <x:v>ATIVIDADES DO PAEFI CREAS</x:v>
+        <x:v>EDUCAÇÃO COMPLEMENTAR</x:v>
       </x:c>
       <x:c r="C128" t="str">
-        <x:v>122.533,50</x:v>
+        <x:v>8.874.592,51</x:v>
       </x:c>
       <x:c r="D128" t="str">
-        <x:v>118.364,16</x:v>
+        <x:v>7.190.126,11</x:v>
       </x:c>
       <x:c r="E128" t="str">
-        <x:v>116.974,38</x:v>
+        <x:v>6.960.005,50</x:v>
       </x:c>
       <x:c r="F128" t="str">
-        <x:v>168.645,37</x:v>
+        <x:v>11.092.978,90</x:v>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="str">
-        <x:v>020901.0824404151.576</x:v>
+        <x:v>020801</x:v>
       </x:c>
       <x:c r="B129" t="str">
-        <x:v>PROTEÇÃO DA PRIMEIRA INFANCIA - INVESTIMENTOS</x:v>
+        <x:v>Divisão de Agricola</x:v>
       </x:c>
       <x:c r="C129" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D129" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E129" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F129" t="str">
-        <x:v>5.000,00</x:v>
+        <x:v>15.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="str">
-        <x:v>020901.0824404152.613</x:v>
+        <x:v>020801.2060504621.652</x:v>
       </x:c>
       <x:c r="B130" t="str">
-        <x:v>PROTEÇÃO DA PRIMEIRA INFANCIA</x:v>
+        <x:v>INVESTIMENTOS - ASSENTAMENTOS</x:v>
       </x:c>
       <x:c r="C130" t="str">
-        <x:v>43,81</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D130" t="str">
-        <x:v>43,81</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E130" t="str">
-        <x:v>43,81</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F130" t="str">
-        <x:v>85.087,62</x:v>
+        <x:v>15.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="str">
-        <x:v>020901.0824404162.614</x:v>
+        <x:v>020801</x:v>
       </x:c>
       <x:c r="B131" t="str">
-        <x:v>BENEFICIO EVENTUAL</x:v>
+        <x:v>Divisão de Agricola</x:v>
       </x:c>
       <x:c r="C131" t="str">
-        <x:v>9.286,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D131" t="str">
-        <x:v>9.286,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E131" t="str">
-        <x:v>9.286,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F131" t="str">
-        <x:v>139.423,49</x:v>
+        <x:v>15.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="str">
-        <x:v>020901.0824404171.577</x:v>
+        <x:v>020901</x:v>
       </x:c>
       <x:c r="B132" t="str">
-        <x:v>GESTÃO DO IGD BOLSA - INVESTIMENTOS</x:v>
+        <x:v>Divisão de Assistência Social - FMAS</x:v>
       </x:c>
       <x:c r="C132" t="str">
-        <x:v>0,00</x:v>
+        <x:v>8.630.191,93</x:v>
       </x:c>
       <x:c r="D132" t="str">
-        <x:v>0,00</x:v>
+        <x:v>7.634.712,71</x:v>
       </x:c>
       <x:c r="E132" t="str">
-        <x:v>0,00</x:v>
+        <x:v>6.900.930,39</x:v>
       </x:c>
       <x:c r="F132" t="str">
-        <x:v>72.978,33</x:v>
+        <x:v>13.181.438,77</x:v>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" t="str">
-        <x:v>020901.0824404172.615</x:v>
+        <x:v>020901.0824104011.647</x:v>
       </x:c>
       <x:c r="B133" t="str">
-        <x:v>GESTAO DO CADASTRO UNICO E BOLSA FAMILIA</x:v>
+        <x:v>INVESTIMENTOS - ASSISTENCIA AO IDOSO</x:v>
       </x:c>
       <x:c r="C133" t="str">
-        <x:v>75,00</x:v>
+        <x:v>157.000,00</x:v>
       </x:c>
       <x:c r="D133" t="str">
-        <x:v>75,00</x:v>
+        <x:v>157.000,00</x:v>
       </x:c>
       <x:c r="E133" t="str">
-        <x:v>75,00</x:v>
+        <x:v>157.000,00</x:v>
       </x:c>
       <x:c r="F133" t="str">
-        <x:v>40.150,00</x:v>
+        <x:v>157.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str">
-        <x:v>020901.0824404182.616</x:v>
+        <x:v>020901.0824104012.603</x:v>
       </x:c>
       <x:c r="B134" t="str">
-        <x:v>GARANTIA DO ACESSO AOS DIREITOS SOCIAIS</x:v>
+        <x:v>ASSITENCIA AO IDOSO - PARCEIRA 3º SETOR ACOLHIMENTO INSTITUCIONAL</x:v>
       </x:c>
       <x:c r="C134" t="str">
-        <x:v>3.491.334,06</x:v>
+        <x:v>1.362.174,67</x:v>
       </x:c>
       <x:c r="D134" t="str">
-        <x:v>2.770.996,90</x:v>
+        <x:v>1.251.854,67</x:v>
       </x:c>
       <x:c r="E134" t="str">
-        <x:v>2.713.699,15</x:v>
+        <x:v>1.051.854,67</x:v>
       </x:c>
       <x:c r="F134" t="str">
-        <x:v>6.227.295,28</x:v>
+        <x:v>1.419.429,34</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str">
-        <x:v>020901.0824404192.617</x:v>
+        <x:v>020901.0824104592.671</x:v>
       </x:c>
       <x:c r="B135" t="str">
-        <x:v>ASSISTENCIA A MUNÍCIPES (CAFÉ DA MANHA SOLIDARIO) TRAT.SAUDE</x:v>
+        <x:v>PROMOÇÃO DA FESTA SANTA ALIANAÇA</x:v>
       </x:c>
       <x:c r="C135" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D135" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E135" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F135" t="str">
-        <x:v>62.163,74</x:v>
+        <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" t="str">
-        <x:v>020901.0824404192.618</x:v>
+        <x:v>020901.0824104672.683</x:v>
       </x:c>
       <x:c r="B136" t="str">
-        <x:v>ASSISTENCIA A MUNICIPES (CAFE DA MANHA SOLIDARIO) TRAB.  ZONA RURAL</x:v>
+        <x:v>FINANCIAMENTO DA PROTEÇÃO SOCIAL DA ALTA COMPLEXIDADE</x:v>
       </x:c>
       <x:c r="C136" t="str">
-        <x:v>0,00</x:v>
+        <x:v>100.000,00</x:v>
       </x:c>
       <x:c r="D136" t="str">
-        <x:v>0,00</x:v>
+        <x:v>100.000,00</x:v>
       </x:c>
       <x:c r="E136" t="str">
-        <x:v>0,00</x:v>
+        <x:v>50.000,00</x:v>
       </x:c>
       <x:c r="F136" t="str">
-        <x:v>62.163,74</x:v>
+        <x:v>201.380,48</x:v>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" t="str">
-        <x:v>020901.0824404672.681</x:v>
+        <x:v>020901.0824304021.646</x:v>
       </x:c>
       <x:c r="B137" t="str">
-        <x:v>FINANCIAMENTO DA PROTEÇÃO SOCIAL BÁSICA</x:v>
+        <x:v>INVESTIMENTOS - ASSIST. A CRIANÇA E O ADOLESCENTE</x:v>
       </x:c>
       <x:c r="C137" t="str">
-        <x:v>72.206,92</x:v>
+        <x:v>41.520,00</x:v>
       </x:c>
       <x:c r="D137" t="str">
-        <x:v>14.174,92</x:v>
+        <x:v>41.520,00</x:v>
       </x:c>
       <x:c r="E137" t="str">
-        <x:v>10.887,92</x:v>
+        <x:v>41.520,00</x:v>
       </x:c>
       <x:c r="F137" t="str">
-        <x:v>1.107.760,72</x:v>
+        <x:v>41.520,00</x:v>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" t="str">
-        <x:v>020901.0824404672.682</x:v>
+        <x:v>020901.0824304022.604</x:v>
       </x:c>
       <x:c r="B138" t="str">
-        <x:v>FINANCIAMENTO DA PROTEÇÃO SOCIAL MÉDIA COMPLEXIDADE</x:v>
+        <x:v>ASSIST.CRIANÇA E ADOLESC. 3º SETOR ACOLHIMENTO INSTITUCIONAL</x:v>
       </x:c>
       <x:c r="C138" t="str">
-        <x:v>15.689,16</x:v>
+        <x:v>745.703,62</x:v>
       </x:c>
       <x:c r="D138" t="str">
-        <x:v>7.844,58</x:v>
+        <x:v>667.499,05</x:v>
       </x:c>
       <x:c r="E138" t="str">
-        <x:v>7.844,58</x:v>
+        <x:v>583.881,78</x:v>
       </x:c>
       <x:c r="F138" t="str">
-        <x:v>305.320,58</x:v>
+        <x:v>745.883,62</x:v>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" t="str">
-        <x:v>021001</x:v>
+        <x:v>020901.0824304032.605</x:v>
       </x:c>
       <x:c r="B139" t="str">
-        <x:v>Divisão de Esporte e Lazer</x:v>
+        <x:v>MEDIDA SOCIO EDUCATIVA LA/PSC</x:v>
       </x:c>
       <x:c r="C139" t="str">
-        <x:v>3.190.789,53</x:v>
+        <x:v>36.767,44</x:v>
       </x:c>
       <x:c r="D139" t="str">
-        <x:v>2.738.505,91</x:v>
+        <x:v>29.585,44</x:v>
       </x:c>
       <x:c r="E139" t="str">
-        <x:v>2.465.558,85</x:v>
+        <x:v>29.585,44</x:v>
       </x:c>
       <x:c r="F139" t="str">
-        <x:v>4.849.729,83</x:v>
+        <x:v>44.569,22</x:v>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" t="str">
-        <x:v>021001.2781202331.032</x:v>
+        <x:v>020901.0824304041.645</x:v>
       </x:c>
       <x:c r="B140" t="str">
-        <x:v>SELT - INVESTIMENTOS</x:v>
+        <x:v>INVESTIMENTOS - CONVIVENCIA E FORTALECIMENTO DE VINCULOS</x:v>
       </x:c>
       <x:c r="C140" t="str">
-        <x:v>35.196,57</x:v>
+        <x:v>78.000,00</x:v>
       </x:c>
       <x:c r="D140" t="str">
-        <x:v>30.308,57</x:v>
+        <x:v>78.000,00</x:v>
       </x:c>
       <x:c r="E140" t="str">
-        <x:v>30.308,57</x:v>
+        <x:v>78.000,00</x:v>
       </x:c>
       <x:c r="F140" t="str">
-        <x:v>44.285,02</x:v>
+        <x:v>133.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" t="str">
-        <x:v>021001.2781202332.049</x:v>
+        <x:v>020901.0824304042.606</x:v>
       </x:c>
       <x:c r="B141" t="str">
-        <x:v>Manut. Atividade - Esportes</x:v>
+        <x:v>PARCERIA 3º SETOR SERVIÇOS DE CONVIVENCIA E FORTALECIMENTO DE VINCULOS</x:v>
       </x:c>
       <x:c r="C141" t="str">
-        <x:v>1.371.124,73</x:v>
+        <x:v>822.800,00</x:v>
       </x:c>
       <x:c r="D141" t="str">
-        <x:v>1.298.180,39</x:v>
+        <x:v>751.600,00</x:v>
       </x:c>
       <x:c r="E141" t="str">
-        <x:v>1.276.567,42</x:v>
+        <x:v>640.000,00</x:v>
       </x:c>
       <x:c r="F141" t="str">
-        <x:v>2.322.823,01</x:v>
+        <x:v>823.366,38</x:v>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" t="str">
-        <x:v>021001.2781203681.649</x:v>
+        <x:v>020901.0824304131.644</x:v>
       </x:c>
       <x:c r="B142" t="str">
-        <x:v>AREA ESPORTIVA SLACK POINT</x:v>
+        <x:v>INVESTIMENTOS - ATEND.ESP. PROTEÇÃO SOCIAL ESPECIALIZADA</x:v>
       </x:c>
       <x:c r="C142" t="str">
-        <x:v>0,00</x:v>
+        <x:v>129.605,16</x:v>
       </x:c>
       <x:c r="D142" t="str">
-        <x:v>0,00</x:v>
+        <x:v>129.605,16</x:v>
       </x:c>
       <x:c r="E142" t="str">
-        <x:v>0,00</x:v>
+        <x:v>129.605,16</x:v>
       </x:c>
       <x:c r="F142" t="str">
-        <x:v>6.000,00</x:v>
+        <x:v>129.605,16</x:v>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" t="str">
-        <x:v>021001.2781203682.574</x:v>
+        <x:v>020901.0824304132.611</x:v>
       </x:c>
       <x:c r="B143" t="str">
-        <x:v>COMPETIÇÕES MUNICIPAIS</x:v>
+        <x:v>ATENDIMENTO ESPECIALIZADO DA PROTEÇÃO SOCIAL ESPECIAL</x:v>
       </x:c>
       <x:c r="C143" t="str">
-        <x:v>94.521,45</x:v>
+        <x:v>547.610,76</x:v>
       </x:c>
       <x:c r="D143" t="str">
-        <x:v>59.513,94</x:v>
+        <x:v>498.195,43</x:v>
       </x:c>
       <x:c r="E143" t="str">
-        <x:v>58.009,14</x:v>
+        <x:v>429.795,43</x:v>
       </x:c>
       <x:c r="F143" t="str">
-        <x:v>216.037,76</x:v>
+        <x:v>569.840,76</x:v>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" t="str">
-        <x:v>021001.2781203692.575</x:v>
+        <x:v>020901.0824304662.680</x:v>
       </x:c>
       <x:c r="B144" t="str">
-        <x:v>COMPETIÇÕES EXTERNAS</x:v>
+        <x:v>Assistencia a Criança e Adolescente - FAMILIA ACOLHEDOA</x:v>
       </x:c>
       <x:c r="C144" t="str">
-        <x:v>681.123,74</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D144" t="str">
-        <x:v>674.669,46</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E144" t="str">
-        <x:v>547.262,25</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F144" t="str">
-        <x:v>720.756,78</x:v>
+        <x:v>228.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" t="str">
-        <x:v>021001.2781203702.049</x:v>
+        <x:v>020901.0824403121.521</x:v>
       </x:c>
       <x:c r="B145" t="str">
-        <x:v>Manut. Atividade - Esportes</x:v>
+        <x:v>Equipamento e Mat.Permanente - PROCADSUAS</x:v>
       </x:c>
       <x:c r="C145" t="str">
-        <x:v>972.799,04</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D145" t="str">
-        <x:v>667.738,55</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E145" t="str">
-        <x:v>553.411,47</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F145" t="str">
-        <x:v>1.436.760,41</x:v>
+        <x:v>25.855,26</x:v>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" t="str">
-        <x:v>021001.2781203711.544</x:v>
+        <x:v>020901.0824404051.568</x:v>
       </x:c>
       <x:c r="B146" t="str">
-        <x:v>REFORMA DE PROPRIOS MUNICIPAIS</x:v>
+        <x:v>EQUIPAMAMENTOS/OBRAS E INSTALAÇÕES - SOCIAL</x:v>
       </x:c>
       <x:c r="C146" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D146" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E146" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F146" t="str">
-        <x:v>57.397,70</x:v>
+        <x:v>50.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" t="str">
-        <x:v>021001.2781203721.545</x:v>
+        <x:v>020901.0824404071.569</x:v>
       </x:c>
       <x:c r="B147" t="str">
-        <x:v>AMPLIAÇÃO DO PREDIO DA ACADEMIA DA 3ª IDADE</x:v>
+        <x:v>EQUIPAMENTO E MATERIAL PERMANENTE PAIF</x:v>
       </x:c>
       <x:c r="C147" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.582,61</x:v>
       </x:c>
       <x:c r="D147" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.582,61</x:v>
       </x:c>
       <x:c r="E147" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.582,61</x:v>
       </x:c>
       <x:c r="F147" t="str">
-        <x:v>8.400,00</x:v>
+        <x:v>212.965,22</x:v>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" t="str">
-        <x:v>021001.2781203731.546</x:v>
+        <x:v>020901.0824404072.507</x:v>
       </x:c>
       <x:c r="B148" t="str">
-        <x:v>OBRAS EM ACADEMIAS AO AR LIVRE E PLAYGRAUD'S</x:v>
+        <x:v>PISO BÁSICO FIXO</x:v>
       </x:c>
       <x:c r="C148" t="str">
-        <x:v>36.024,00</x:v>
+        <x:v>53.489,36</x:v>
       </x:c>
       <x:c r="D148" t="str">
-        <x:v>8.095,00</x:v>
+        <x:v>53.222,36</x:v>
       </x:c>
       <x:c r="E148" t="str">
-        <x:v>0,00</x:v>
+        <x:v>53.222,36</x:v>
       </x:c>
       <x:c r="F148" t="str">
-        <x:v>37.269,15</x:v>
+        <x:v>138.945,97</x:v>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="str">
-        <x:v>021001.2781203741.548</x:v>
+        <x:v>020901.0824404122.610</x:v>
       </x:c>
       <x:c r="B149" t="str">
-        <x:v>CONSTRUÇÃO DE SALÃO MULTIUSO</x:v>
+        <x:v>CONVIVENCIA E FORTALECIMENTO DE VINCULOS</x:v>
       </x:c>
       <x:c r="C149" t="str">
-        <x:v>0,00</x:v>
+        <x:v>131.237,26</x:v>
       </x:c>
       <x:c r="D149" t="str">
-        <x:v>0,00</x:v>
+        <x:v>116.578,50</x:v>
       </x:c>
       <x:c r="E149" t="str">
-        <x:v>0,00</x:v>
+        <x:v>115.503,50</x:v>
       </x:c>
       <x:c r="F149" t="str">
-        <x:v>0,00</x:v>
+        <x:v>195.741,09</x:v>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" t="str">
-        <x:v>021001.2781203751.548</x:v>
+        <x:v>020901.0824404131.644</x:v>
       </x:c>
       <x:c r="B150" t="str">
-        <x:v>CONSTRUÇÃO DE SALÃO MULTIUSO</x:v>
+        <x:v>INVESTIMENTOS - ATEND.ESP. PROTEÇÃO SOCIAL ESPECIALIZADA</x:v>
       </x:c>
       <x:c r="C150" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D150" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E150" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F150" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" t="str">
-        <x:v>021001.2781203761.549</x:v>
+        <x:v>020901.0824404132.611</x:v>
       </x:c>
       <x:c r="B151" t="str">
-        <x:v>TROCA DA GRAMA SINTERICA - COMPLEXO DO LAZER NO PARQUE MORADA DO  SOL</x:v>
+        <x:v>ATENDIMENTO ESPECIALIZADO DA PROTEÇÃO SOCIAL ESPECIAL</x:v>
       </x:c>
       <x:c r="C151" t="str">
-        <x:v>0,00</x:v>
+        <x:v>257.996,35</x:v>
       </x:c>
       <x:c r="D151" t="str">
-        <x:v>0,00</x:v>
+        <x:v>237.176,35</x:v>
       </x:c>
       <x:c r="E151" t="str">
-        <x:v>0,00</x:v>
+        <x:v>208.376,35</x:v>
       </x:c>
       <x:c r="F151" t="str">
-        <x:v>0,00</x:v>
+        <x:v>278.347,40</x:v>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" t="str">
-        <x:v>021002</x:v>
+        <x:v>020901.0824404141.575</x:v>
       </x:c>
       <x:c r="B152" t="str">
-        <x:v>Divisão de Turismo</x:v>
+        <x:v>ATIVIDADES DO PAEFI CREAS - EQUIPAMENTOS</x:v>
       </x:c>
       <x:c r="C152" t="str">
-        <x:v>2.099.331,21</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D152" t="str">
-        <x:v>1.953.736,14</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E152" t="str">
-        <x:v>1.682.364,16</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F152" t="str">
-        <x:v>2.402.378,82</x:v>
+        <x:v>10.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" t="str">
-        <x:v>021002.1336203852.582</x:v>
+        <x:v>020901.0824404142.612</x:v>
       </x:c>
       <x:c r="B153" t="str">
-        <x:v>FESTA DO DIA DAS CRIANÇAS</x:v>
+        <x:v>ATIVIDADES DO PAEFI CREAS</x:v>
       </x:c>
       <x:c r="C153" t="str">
-        <x:v>0,00</x:v>
+        <x:v>141.279,70</x:v>
       </x:c>
       <x:c r="D153" t="str">
-        <x:v>0,00</x:v>
+        <x:v>133.359,48</x:v>
       </x:c>
       <x:c r="E153" t="str">
-        <x:v>0,00</x:v>
+        <x:v>131.597,94</x:v>
       </x:c>
       <x:c r="F153" t="str">
-        <x:v>22.033,37</x:v>
+        <x:v>168.645,37</x:v>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" t="str">
-        <x:v>021002.1339203832.567</x:v>
+        <x:v>020901.0824404151.576</x:v>
       </x:c>
       <x:c r="B154" t="str">
-        <x:v>CARNAVAL DA ALEGRIA</x:v>
+        <x:v>PROTEÇÃO DA PRIMEIRA INFANCIA - INVESTIMENTOS</x:v>
       </x:c>
       <x:c r="C154" t="str">
-        <x:v>283.296,60</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D154" t="str">
-        <x:v>283.296,60</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E154" t="str">
-        <x:v>283.296,60</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F154" t="str">
-        <x:v>283.344,00</x:v>
+        <x:v>5.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="str">
-        <x:v>021002.1339203842.581</x:v>
+        <x:v>020901.0824404152.613</x:v>
       </x:c>
       <x:c r="B155" t="str">
-        <x:v>FESTIVIDADES DO ANIVERSARIO DA CIDADE</x:v>
+        <x:v>PROTEÇÃO DA PRIMEIRA INFANCIA</x:v>
       </x:c>
       <x:c r="C155" t="str">
-        <x:v>628.948,00</x:v>
+        <x:v>43,81</x:v>
       </x:c>
       <x:c r="D155" t="str">
-        <x:v>617.178,00</x:v>
+        <x:v>43,81</x:v>
       </x:c>
       <x:c r="E155" t="str">
-        <x:v>496.000,00</x:v>
+        <x:v>43,81</x:v>
       </x:c>
       <x:c r="F155" t="str">
-        <x:v>634.984,21</x:v>
+        <x:v>85.087,62</x:v>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" t="str">
-        <x:v>021002.1339203842.679</x:v>
+        <x:v>020901.0824404162.614</x:v>
       </x:c>
       <x:c r="B156" t="str">
-        <x:v>ARRAIA SOLIDÁRIO - FRALUZ</x:v>
+        <x:v>BENEFICIO EVENTUAL</x:v>
       </x:c>
       <x:c r="C156" t="str">
-        <x:v>89.000,00</x:v>
+        <x:v>9.528,00</x:v>
       </x:c>
       <x:c r="D156" t="str">
-        <x:v>89.000,00</x:v>
+        <x:v>7.907,00</x:v>
       </x:c>
       <x:c r="E156" t="str">
-        <x:v>89.000,00</x:v>
+        <x:v>7.907,00</x:v>
       </x:c>
       <x:c r="F156" t="str">
-        <x:v>89.000,00</x:v>
+        <x:v>139.423,49</x:v>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" t="str">
-        <x:v>021002.1339203862.583</x:v>
+        <x:v>020901.0824404171.577</x:v>
       </x:c>
       <x:c r="B157" t="str">
-        <x:v>ATIVIDADES - CAMINHOS DA FE</x:v>
+        <x:v>GESTÃO DO IGD BOLSA - INVESTIMENTOS</x:v>
       </x:c>
       <x:c r="C157" t="str">
-        <x:v>9.500,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D157" t="str">
-        <x:v>6.380,40</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E157" t="str">
-        <x:v>6.380,40</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F157" t="str">
-        <x:v>9.500,00</x:v>
+        <x:v>72.978,33</x:v>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" t="str">
-        <x:v>021002.1339203872.584</x:v>
+        <x:v>020901.0824404172.615</x:v>
       </x:c>
       <x:c r="B158" t="str">
-        <x:v>PROMOÇÃO DO PASSEIO CICLISTICO</x:v>
+        <x:v>GESTAO DO CADASTRO UNICO E BOLSA FAMILIA</x:v>
       </x:c>
       <x:c r="C158" t="str">
-        <x:v>11.830,00</x:v>
+        <x:v>1.952,00</x:v>
       </x:c>
       <x:c r="D158" t="str">
-        <x:v>11.830,00</x:v>
+        <x:v>919,50</x:v>
       </x:c>
       <x:c r="E158" t="str">
-        <x:v>0,00</x:v>
+        <x:v>75,00</x:v>
       </x:c>
       <x:c r="F158" t="str">
-        <x:v>11.852,78</x:v>
+        <x:v>40.150,00</x:v>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" t="str">
-        <x:v>021002.1339204552.657</x:v>
+        <x:v>020901.0824404182.616</x:v>
       </x:c>
       <x:c r="B159" t="str">
-        <x:v>REALIZAÇÃO DAS FESTAS POPULARES</x:v>
+        <x:v>GARANTIA DO ACESSO AOS DIREITOS SOCIAIS</x:v>
       </x:c>
       <x:c r="C159" t="str">
-        <x:v>638.260,84</x:v>
+        <x:v>3.895.964,86</x:v>
       </x:c>
       <x:c r="D159" t="str">
-        <x:v>523.635,37</x:v>
+        <x:v>3.330.431,07</x:v>
       </x:c>
       <x:c r="E159" t="str">
-        <x:v>410.771,39</x:v>
+        <x:v>3.150.677,66</x:v>
       </x:c>
       <x:c r="F159" t="str">
-        <x:v>886.507,46</x:v>
+        <x:v>5.727.295,28</x:v>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" t="str">
-        <x:v>021002.1339204552.675</x:v>
+        <x:v>020901.0824404192.617</x:v>
       </x:c>
       <x:c r="B160" t="str">
-        <x:v>ROCK DOG FEST</x:v>
+        <x:v>ASSISTENCIA A MUNÍCIPES (CAFÉ DA MANHA SOLIDARIO) TRAT.SAUDE</x:v>
       </x:c>
       <x:c r="C160" t="str">
-        <x:v>15.173,87</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D160" t="str">
-        <x:v>15.173,87</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E160" t="str">
-        <x:v>15.173,87</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F160" t="str">
-        <x:v>16.057,00</x:v>
+        <x:v>62.163,74</x:v>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" t="str">
-        <x:v>021002.1339204552.676</x:v>
+        <x:v>020901.0824404192.618</x:v>
       </x:c>
       <x:c r="B161" t="str">
-        <x:v>Promoção do Evento "QUADRANFEST",</x:v>
+        <x:v>ASSISTENCIA A MUNICIPES (CAFE DA MANHA SOLIDARIO) TRAB.  ZONA RURAL</x:v>
       </x:c>
       <x:c r="C161" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D161" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E161" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F161" t="str">
-        <x:v>20.000,00</x:v>
+        <x:v>62.163,74</x:v>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="str">
-        <x:v>021002.1339204552.677</x:v>
+        <x:v>020901.0824404672.681</x:v>
       </x:c>
       <x:c r="B162" t="str">
-        <x:v>EVENTO ADORA DESCALVADO</x:v>
+        <x:v>FINANCIAMENTO DA PROTEÇÃO SOCIAL BÁSICA</x:v>
       </x:c>
       <x:c r="C162" t="str">
-        <x:v>321.821,90</x:v>
+        <x:v>90.402,59</x:v>
       </x:c>
       <x:c r="D162" t="str">
-        <x:v>321.821,90</x:v>
+        <x:v>30.943,12</x:v>
       </x:c>
       <x:c r="E162" t="str">
-        <x:v>321.821,90</x:v>
+        <x:v>23.012,52</x:v>
       </x:c>
       <x:c r="F162" t="str">
-        <x:v>322.600,00</x:v>
+        <x:v>1.107.760,72</x:v>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" t="str">
-        <x:v>021002.1339204562.658</x:v>
+        <x:v>020901.0824404672.682</x:v>
       </x:c>
       <x:c r="B163" t="str">
-        <x:v>PROMOÇÃO DO ENVENTO TRAIL RAIZ</x:v>
+        <x:v>FINANCIAMENTO DA PROTEÇÃO SOCIAL MÉDIA COMPLEXIDADE</x:v>
       </x:c>
       <x:c r="C163" t="str">
-        <x:v>0,00</x:v>
+        <x:v>23.533,74</x:v>
       </x:c>
       <x:c r="D163" t="str">
-        <x:v>0,00</x:v>
+        <x:v>15.689,16</x:v>
       </x:c>
       <x:c r="E163" t="str">
-        <x:v>0,00</x:v>
+        <x:v>15.689,16</x:v>
       </x:c>
       <x:c r="F163" t="str">
-        <x:v>0,00</x:v>
+        <x:v>305.320,58</x:v>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="str">
-        <x:v>021002.1339204572.659</x:v>
+        <x:v>020901</x:v>
       </x:c>
       <x:c r="B164" t="str">
-        <x:v>VIOLA NA PRAÇA</x:v>
+        <x:v>Divisão de Assistência Social - FMAS</x:v>
       </x:c>
       <x:c r="C164" t="str">
-        <x:v>48.000,00</x:v>
+        <x:v>8.630.191,93</x:v>
       </x:c>
       <x:c r="D164" t="str">
-        <x:v>31.920,00</x:v>
+        <x:v>7.634.712,71</x:v>
       </x:c>
       <x:c r="E164" t="str">
-        <x:v>31.920,00</x:v>
+        <x:v>6.900.930,39</x:v>
       </x:c>
       <x:c r="F164" t="str">
-        <x:v>48.000,00</x:v>
+        <x:v>13.181.438,77</x:v>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="str">
-        <x:v>021002.1339204582.670</x:v>
+        <x:v>021001</x:v>
       </x:c>
       <x:c r="B165" t="str">
-        <x:v>PROMOÇÃO DO EVENTO MOTO SHOW</x:v>
+        <x:v>Divisão de Esporte e Lazer</x:v>
       </x:c>
       <x:c r="C165" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.454.565,07</x:v>
       </x:c>
       <x:c r="D165" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.169.851,87</x:v>
       </x:c>
       <x:c r="E165" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.044.468,88</x:v>
       </x:c>
       <x:c r="F165" t="str">
-        <x:v>0,00</x:v>
+        <x:v>4.450.763,20</x:v>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="str">
-        <x:v>021002.1339204602.673</x:v>
+        <x:v>021001.2781202331.032</x:v>
       </x:c>
       <x:c r="B166" t="str">
-        <x:v>EVENTO ARRAIA DA LUZ</x:v>
+        <x:v>SELT - EQUIPAMENTOS</x:v>
       </x:c>
       <x:c r="C166" t="str">
-        <x:v>0,00</x:v>
+        <x:v>35.196,57</x:v>
       </x:c>
       <x:c r="D166" t="str">
-        <x:v>0,00</x:v>
+        <x:v>31.166,57</x:v>
       </x:c>
       <x:c r="E166" t="str">
-        <x:v>0,00</x:v>
+        <x:v>31.166,57</x:v>
       </x:c>
       <x:c r="F166" t="str">
-        <x:v>5.000,00</x:v>
+        <x:v>43.729,07</x:v>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="str">
-        <x:v>021002.1339204612.674</x:v>
+        <x:v>021001.2781202332.049</x:v>
       </x:c>
       <x:c r="B167" t="str">
-        <x:v>EVENTO ADRENALINA MOTO FEST</x:v>
+        <x:v>Manut. Atividade - Esportes</x:v>
       </x:c>
       <x:c r="C167" t="str">
-        <x:v>25.500,00</x:v>
+        <x:v>1.571.771,55</x:v>
       </x:c>
       <x:c r="D167" t="str">
-        <x:v>25.500,00</x:v>
+        <x:v>1.526.742,36</x:v>
       </x:c>
       <x:c r="E167" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.443.878,99</x:v>
       </x:c>
       <x:c r="F167" t="str">
-        <x:v>25.500,00</x:v>
+        <x:v>2.165.823,01</x:v>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="str">
-        <x:v>021002.1339204632.678</x:v>
+        <x:v>021001.2781203681.649</x:v>
       </x:c>
       <x:c r="B168" t="str">
-        <x:v>FESTA DA SANTA ALIANÇA</x:v>
+        <x:v>AREA ESPORTIVA SLACK POINT</x:v>
       </x:c>
       <x:c r="C168" t="str">
-        <x:v>28.000,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D168" t="str">
-        <x:v>28.000,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E168" t="str">
-        <x:v>28.000,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F168" t="str">
-        <x:v>28.000,00</x:v>
+        <x:v>6.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="str">
-        <x:v>021101</x:v>
+        <x:v>021001.2781203682.574</x:v>
       </x:c>
       <x:c r="B169" t="str">
-        <x:v>Diretoria de Administração</x:v>
+        <x:v>COMPETIÇÕES MUNICIPAIS</x:v>
       </x:c>
       <x:c r="C169" t="str">
-        <x:v>4.236.350,20</x:v>
+        <x:v>104.406,95</x:v>
       </x:c>
       <x:c r="D169" t="str">
-        <x:v>3.472.862,48</x:v>
+        <x:v>101.086,95</x:v>
       </x:c>
       <x:c r="E169" t="str">
-        <x:v>3.410.910,59</x:v>
+        <x:v>94.521,45</x:v>
       </x:c>
       <x:c r="F169" t="str">
-        <x:v>7.244.374,81</x:v>
+        <x:v>216.037,76</x:v>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="str">
-        <x:v>021101.0412204372.637</x:v>
+        <x:v>021001.2781203692.575</x:v>
       </x:c>
       <x:c r="B170" t="str">
-        <x:v>GESTÃO DA ADMINISTRAÇÃO</x:v>
+        <x:v>COMPETIÇÕES EXTERNAS</x:v>
       </x:c>
       <x:c r="C170" t="str">
-        <x:v>4.107.576,56</x:v>
+        <x:v>694.697,77</x:v>
       </x:c>
       <x:c r="D170" t="str">
-        <x:v>3.366.241,03</x:v>
+        <x:v>688.552,02</x:v>
       </x:c>
       <x:c r="E170" t="str">
-        <x:v>3.306.871,89</x:v>
+        <x:v>681.412,42</x:v>
       </x:c>
       <x:c r="F170" t="str">
-        <x:v>6.934.499,83</x:v>
+        <x:v>700.730,40</x:v>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="str">
-        <x:v>021101.0412204381.019</x:v>
+        <x:v>021001.2781203702.049</x:v>
       </x:c>
       <x:c r="B171" t="str">
-        <x:v>EQ.MAT.PERM./OBRAS/IMOVEL - ADMINISTRAÇAO</x:v>
+        <x:v>Manut. Atividade - Esportes</x:v>
       </x:c>
       <x:c r="C171" t="str">
-        <x:v>9.531,61</x:v>
+        <x:v>1.010.918,23</x:v>
       </x:c>
       <x:c r="D171" t="str">
-        <x:v>8.741,61</x:v>
+        <x:v>800.748,97</x:v>
       </x:c>
       <x:c r="E171" t="str">
-        <x:v>8.741,61</x:v>
+        <x:v>771.934,45</x:v>
       </x:c>
       <x:c r="F171" t="str">
-        <x:v>64.909,09</x:v>
+        <x:v>1.266.760,41</x:v>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" t="str">
-        <x:v>021101.0412204392.638</x:v>
+        <x:v>021001.2781203711.544</x:v>
       </x:c>
       <x:c r="B172" t="str">
-        <x:v>IMPLANTAÇÃO DE SERVIÇO DE MEDICINA E SEGURANÇA DO TRABALHO</x:v>
+        <x:v>REFORMA DE PRÉDIOS MUNICIPAIS</x:v>
       </x:c>
       <x:c r="C172" t="str">
-        <x:v>654,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D172" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E172" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F172" t="str">
-        <x:v>89.008,31</x:v>
+        <x:v>12.863,40</x:v>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" t="str">
-        <x:v>021101.0412204402.639</x:v>
+        <x:v>021001.2781203721.545</x:v>
       </x:c>
       <x:c r="B173" t="str">
-        <x:v>RECURSOS TECNOLÓGICOS - TRANSPARÊNCIA E EFICIÊNCIA</x:v>
+        <x:v>AMPLIAÇÃO DO PREDIO DA ACADEMIA DA 3ª IDADE</x:v>
       </x:c>
       <x:c r="C173" t="str">
-        <x:v>118.588,03</x:v>
+        <x:v>1.550,00</x:v>
       </x:c>
       <x:c r="D173" t="str">
-        <x:v>97.879,84</x:v>
+        <x:v>1.550,00</x:v>
       </x:c>
       <x:c r="E173" t="str">
-        <x:v>95.297,09</x:v>
+        <x:v>1.550,00</x:v>
       </x:c>
       <x:c r="F173" t="str">
-        <x:v>155.957,58</x:v>
+        <x:v>1.550,00</x:v>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" t="str">
-        <x:v>021201</x:v>
+        <x:v>021001.2781203731.546</x:v>
       </x:c>
       <x:c r="B174" t="str">
-        <x:v>Procuradoria Geral do Municipio</x:v>
+        <x:v>OBRAS EM ACADEMIAS AO AR LIVRE E PLAYGRAUD'S</x:v>
       </x:c>
       <x:c r="C174" t="str">
-        <x:v>1.204.711,34</x:v>
+        <x:v>36.024,00</x:v>
       </x:c>
       <x:c r="D174" t="str">
-        <x:v>1.043.353,59</x:v>
+        <x:v>20.005,00</x:v>
       </x:c>
       <x:c r="E174" t="str">
-        <x:v>1.021.659,43</x:v>
+        <x:v>20.005,00</x:v>
       </x:c>
       <x:c r="F174" t="str">
-        <x:v>1.994.025,68</x:v>
+        <x:v>37.269,15</x:v>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" t="str">
-        <x:v>021201.0412504471.003</x:v>
+        <x:v>021001.2781203741.548</x:v>
       </x:c>
       <x:c r="B175" t="str">
-        <x:v>Eq.Mat.Perm./Obras/Imóvel - Procuradoria</x:v>
+        <x:v>CONSTRUÇÃO DE SALÃO MULTIUSO</x:v>
       </x:c>
       <x:c r="C175" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D175" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E175" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F175" t="str">
-        <x:v>11.300,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" t="str">
-        <x:v>021201.0412504472.646</x:v>
+        <x:v>021001.2781203751.548</x:v>
       </x:c>
       <x:c r="B176" t="str">
-        <x:v>GESTÃO DA PROCURADORIA GERAL DO MUNICÍPIO</x:v>
+        <x:v>CONSTRUÇÃO DE SALÃO MULTIUSO</x:v>
       </x:c>
       <x:c r="C176" t="str">
-        <x:v>1.204.711,34</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D176" t="str">
-        <x:v>1.043.353,59</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E176" t="str">
-        <x:v>1.021.659,43</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F176" t="str">
-        <x:v>1.982.725,68</x:v>
+        <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" t="str">
-        <x:v>021401</x:v>
+        <x:v>021001.2781203761.549</x:v>
       </x:c>
       <x:c r="B177" t="str">
-        <x:v>Gerencia de Projetos, Convenios e Contratos</x:v>
+        <x:v>TROCA DA GRAMA SINTETICA - COMPLEXO DO LAZER NO PARQUE MORADA DO  SOL</x:v>
       </x:c>
       <x:c r="C177" t="str">
-        <x:v>72.559,61</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D177" t="str">
-        <x:v>68.759,61</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E177" t="str">
-        <x:v>67.467,48</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F177" t="str">
-        <x:v>114.324,59</x:v>
+        <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" t="str">
-        <x:v>021401.0412204272.629</x:v>
+        <x:v>021001</x:v>
       </x:c>
       <x:c r="B178" t="str">
-        <x:v>GESTÃO DA GERENCIA DE PROJETOS, CONVENIOS E CONTRATOS</x:v>
+        <x:v>Divisão de Esporte e Lazer</x:v>
       </x:c>
       <x:c r="C178" t="str">
-        <x:v>72.559,61</x:v>
+        <x:v>3.454.565,07</x:v>
       </x:c>
       <x:c r="D178" t="str">
-        <x:v>68.759,61</x:v>
+        <x:v>3.169.851,87</x:v>
       </x:c>
       <x:c r="E178" t="str">
-        <x:v>67.467,48</x:v>
+        <x:v>3.044.468,88</x:v>
       </x:c>
       <x:c r="F178" t="str">
-        <x:v>114.324,59</x:v>
+        <x:v>4.450.763,20</x:v>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" t="str">
-        <x:v>021801</x:v>
+        <x:v>021002</x:v>
       </x:c>
       <x:c r="B179" t="str">
-        <x:v>CONTROLE INTERNO</x:v>
+        <x:v>Divisão de Turismo</x:v>
       </x:c>
       <x:c r="C179" t="str">
-        <x:v>85.816,01</x:v>
+        <x:v>2.148.963,40</x:v>
       </x:c>
       <x:c r="D179" t="str">
-        <x:v>82.016,01</x:v>
+        <x:v>2.011.751,32</x:v>
       </x:c>
       <x:c r="E179" t="str">
-        <x:v>80.507,41</x:v>
+        <x:v>2.003.231,21</x:v>
       </x:c>
       <x:c r="F179" t="str">
-        <x:v>145.834,23</x:v>
+        <x:v>2.392.345,45</x:v>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" t="str">
-        <x:v>021801.0412404262.628</x:v>
+        <x:v>021002.1336203852.582</x:v>
       </x:c>
       <x:c r="B180" t="str">
-        <x:v>GESTÃO DE RH - CONTROLE INTERNO</x:v>
+        <x:v>FESTA DO DIA DAS CRIANÇAS</x:v>
       </x:c>
       <x:c r="C180" t="str">
-        <x:v>85.816,01</x:v>
+        <x:v>6.229,90</x:v>
       </x:c>
       <x:c r="D180" t="str">
-        <x:v>82.016,01</x:v>
+        <x:v>6.229,90</x:v>
       </x:c>
       <x:c r="E180" t="str">
-        <x:v>80.507,41</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F180" t="str">
-        <x:v>145.834,23</x:v>
+        <x:v>12.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" t="str">
-        <x:v>022001</x:v>
+        <x:v>021002.1339203832.567</x:v>
       </x:c>
       <x:c r="B181" t="str">
-        <x:v>DIVISÃO AGRICOLA, PECUÁRIA E DE ABASTECIMENTO</x:v>
+        <x:v>CARNAVAL DA ALEGRIA</x:v>
       </x:c>
       <x:c r="C181" t="str">
-        <x:v>2.394.448,91</x:v>
+        <x:v>283.296,60</x:v>
       </x:c>
       <x:c r="D181" t="str">
-        <x:v>2.047.414,36</x:v>
+        <x:v>283.296,60</x:v>
       </x:c>
       <x:c r="E181" t="str">
-        <x:v>2.022.830,66</x:v>
+        <x:v>283.296,60</x:v>
       </x:c>
       <x:c r="F181" t="str">
-        <x:v>3.169.332,16</x:v>
+        <x:v>283.344,00</x:v>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" t="str">
-        <x:v>022001.2060504452.645</x:v>
+        <x:v>021002.1339203842.581</x:v>
       </x:c>
       <x:c r="B182" t="str">
-        <x:v>GERENCIAMENTO ATIVIDADE DE ABASTECIMENTO</x:v>
+        <x:v>FESTIVIDADES DO ANIVERSARIO DA CIDADE</x:v>
       </x:c>
       <x:c r="C182" t="str">
-        <x:v>179.598,63</x:v>
+        <x:v>628.948,00</x:v>
       </x:c>
       <x:c r="D182" t="str">
-        <x:v>101.602,98</x:v>
+        <x:v>628.948,00</x:v>
       </x:c>
       <x:c r="E182" t="str">
-        <x:v>98.092,98</x:v>
+        <x:v>628.948,00</x:v>
       </x:c>
       <x:c r="F182" t="str">
-        <x:v>180.000,00</x:v>
+        <x:v>634.984,21</x:v>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" t="str">
-        <x:v>022001.2060804411.624</x:v>
+        <x:v>021002.1339203842.679</x:v>
       </x:c>
       <x:c r="B183" t="str">
-        <x:v>GERENCIAMENTO ATIVIDADE AGROPECUÁRIA</x:v>
+        <x:v>ARRAIA SOLIDÁRIO - FRALUZ</x:v>
       </x:c>
       <x:c r="C183" t="str">
-        <x:v>0,00</x:v>
+        <x:v>88.962,00</x:v>
       </x:c>
       <x:c r="D183" t="str">
-        <x:v>0,00</x:v>
+        <x:v>88.962,00</x:v>
       </x:c>
       <x:c r="E183" t="str">
-        <x:v>0,00</x:v>
+        <x:v>88.962,00</x:v>
       </x:c>
       <x:c r="F183" t="str">
-        <x:v>3.000,00</x:v>
+        <x:v>89.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" t="str">
-        <x:v>022001.2060804412.640</x:v>
+        <x:v>021002.1339203862.583</x:v>
       </x:c>
       <x:c r="B184" t="str">
-        <x:v>GERENCIAMENTO ATIVIDADE AGROPECUÁRIA</x:v>
+        <x:v>ATIVIDADES - CAMINHOS DA FE</x:v>
       </x:c>
       <x:c r="C184" t="str">
-        <x:v>1.106.007,19</x:v>
+        <x:v>9.500,00</x:v>
       </x:c>
       <x:c r="D184" t="str">
-        <x:v>1.045.335,44</x:v>
+        <x:v>7.443,80</x:v>
       </x:c>
       <x:c r="E184" t="str">
-        <x:v>1.029.467,83</x:v>
+        <x:v>7.443,80</x:v>
       </x:c>
       <x:c r="F184" t="str">
-        <x:v>1.520.896,12</x:v>
+        <x:v>9.500,00</x:v>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" t="str">
-        <x:v>022001.2060804431.626</x:v>
+        <x:v>021002.1339203872.584</x:v>
       </x:c>
       <x:c r="B185" t="str">
-        <x:v>CONTROLE DE ZOONOZES - INVESTIMENTOS</x:v>
+        <x:v>PROMOÇÃO DO PASSEIO CICLISTICO</x:v>
       </x:c>
       <x:c r="C185" t="str">
-        <x:v>0,00</x:v>
+        <x:v>11.830,00</x:v>
       </x:c>
       <x:c r="D185" t="str">
-        <x:v>0,00</x:v>
+        <x:v>11.830,00</x:v>
       </x:c>
       <x:c r="E185" t="str">
-        <x:v>0,00</x:v>
+        <x:v>11.830,00</x:v>
       </x:c>
       <x:c r="F185" t="str">
-        <x:v>32.820,00</x:v>
+        <x:v>11.852,78</x:v>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" t="str">
-        <x:v>022001.2060804432.643</x:v>
+        <x:v>021002.1339204552.657</x:v>
       </x:c>
       <x:c r="B186" t="str">
-        <x:v>INSPEÇÃO ANIMAL E SANITÁRIA</x:v>
+        <x:v>REALIZAÇÃO DAS FESTAS POPULARES</x:v>
       </x:c>
       <x:c r="C186" t="str">
-        <x:v>1.026.242,01</x:v>
+        <x:v>666.343,22</x:v>
       </x:c>
       <x:c r="D186" t="str">
-        <x:v>829.187,01</x:v>
+        <x:v>558.605,25</x:v>
       </x:c>
       <x:c r="E186" t="str">
-        <x:v>824.465,92</x:v>
+        <x:v>556.315,04</x:v>
       </x:c>
       <x:c r="F186" t="str">
-        <x:v>1.344.547,46</x:v>
+        <x:v>886.507,46</x:v>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" t="str">
-        <x:v>022001.2060804441.627</x:v>
+        <x:v>021002.1339204552.675</x:v>
       </x:c>
       <x:c r="B187" t="str">
-        <x:v>PATRULHA AGRÍCOLA - INVESTIMENTOS</x:v>
+        <x:v>ROCK DOG FEST</x:v>
       </x:c>
       <x:c r="C187" t="str">
-        <x:v>485,00</x:v>
+        <x:v>15.173,87</x:v>
       </x:c>
       <x:c r="D187" t="str">
-        <x:v>485,00</x:v>
+        <x:v>15.173,87</x:v>
       </x:c>
       <x:c r="E187" t="str">
-        <x:v>0,00</x:v>
+        <x:v>15.173,87</x:v>
       </x:c>
       <x:c r="F187" t="str">
-        <x:v>5.000,00</x:v>
+        <x:v>16.057,00</x:v>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" t="str">
-        <x:v>022001.2060804442.644</x:v>
+        <x:v>021002.1339204552.676</x:v>
       </x:c>
       <x:c r="B188" t="str">
-        <x:v>ATENDIMENTO PARA PRODUTORES RURAIS</x:v>
+        <x:v>Promoção do Evento "QUADRANFEST",</x:v>
       </x:c>
       <x:c r="C188" t="str">
-        <x:v>82.116,08</x:v>
+        <x:v>10.418,93</x:v>
       </x:c>
       <x:c r="D188" t="str">
-        <x:v>70.803,93</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E188" t="str">
-        <x:v>70.803,93</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F188" t="str">
-        <x:v>83.068,58</x:v>
+        <x:v>20.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" t="str">
-        <x:v>022002</x:v>
+        <x:v>021002.1339204552.677</x:v>
       </x:c>
       <x:c r="B189" t="str">
-        <x:v>DIVISÃO DE ZELADORIA E SERVIÇOS</x:v>
+        <x:v>EVENTO ADORA DESCALVADO</x:v>
       </x:c>
       <x:c r="C189" t="str">
-        <x:v>11.698.644,35</x:v>
+        <x:v>321.821,90</x:v>
       </x:c>
       <x:c r="D189" t="str">
-        <x:v>10.420.725,24</x:v>
+        <x:v>321.821,90</x:v>
       </x:c>
       <x:c r="E189" t="str">
-        <x:v>10.179.276,42</x:v>
+        <x:v>321.821,90</x:v>
       </x:c>
       <x:c r="F189" t="str">
-        <x:v>19.214.804,11</x:v>
+        <x:v>322.600,00</x:v>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" t="str">
-        <x:v>022002.1545203201.629</x:v>
+        <x:v>021002.1339204562.658</x:v>
       </x:c>
       <x:c r="B190" t="str">
-        <x:v>LIMPEZA PÚBLICA - INVESTIMENTOS</x:v>
+        <x:v>PROMOÇÃO DO ENVENTO TRAIL RAIZ</x:v>
       </x:c>
       <x:c r="C190" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D190" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E190" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F190" t="str">
-        <x:v>4.000,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" t="str">
-        <x:v>022002.1545203202.556</x:v>
+        <x:v>021002.1339204572.659</x:v>
       </x:c>
       <x:c r="B191" t="str">
-        <x:v>LIMPEZA PUBLICA</x:v>
+        <x:v>VIOLA NA PRAÇA</x:v>
       </x:c>
       <x:c r="C191" t="str">
-        <x:v>5.673.336,82</x:v>
+        <x:v>48.000,00</x:v>
       </x:c>
       <x:c r="D191" t="str">
-        <x:v>4.921.634,26</x:v>
+        <x:v>35.940,00</x:v>
       </x:c>
       <x:c r="E191" t="str">
-        <x:v>4.849.769,89</x:v>
+        <x:v>35.940,00</x:v>
       </x:c>
       <x:c r="F191" t="str">
-        <x:v>10.084.371,12</x:v>
+        <x:v>48.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" t="str">
-        <x:v>022002.1545203211.631</x:v>
+        <x:v>021002.1339204582.670</x:v>
       </x:c>
       <x:c r="B192" t="str">
-        <x:v>CONSERVAÇÃO DA PAVIMENTAÇÃO, PASSEIOS E PRAÇAS - OBRAS</x:v>
+        <x:v>PROMOÇÃO DO EVENTO MOTO SHOW</x:v>
       </x:c>
       <x:c r="C192" t="str">
-        <x:v>10.880,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D192" t="str">
-        <x:v>10.880,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E192" t="str">
-        <x:v>10.880,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F192" t="str">
-        <x:v>74.883,03</x:v>
+        <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" t="str">
-        <x:v>022002.1545203212.557</x:v>
+        <x:v>021002.1339204602.673</x:v>
       </x:c>
       <x:c r="B193" t="str">
-        <x:v>CONSERVAÇÃO, PAVIMENTAÇÃO, PASSEIOS E PRAÇAS PUBLICAS</x:v>
+        <x:v>EVENTO ARRAIA DA LUZ</x:v>
       </x:c>
       <x:c r="C193" t="str">
-        <x:v>2.670.999,29</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D193" t="str">
-        <x:v>2.391.594,40</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E193" t="str">
-        <x:v>2.268.762,95</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F193" t="str">
-        <x:v>4.367.500,49</x:v>
+        <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" t="str">
-        <x:v>022002.1545203221.628</x:v>
+        <x:v>021002.1339204612.674</x:v>
       </x:c>
       <x:c r="B194" t="str">
-        <x:v>ARBORIZAÇÃO E INVESTIMENTOS</x:v>
+        <x:v>EVENTO ADRENALINA MOTO FEST</x:v>
       </x:c>
       <x:c r="C194" t="str">
-        <x:v>91.502,53</x:v>
+        <x:v>25.500,00</x:v>
       </x:c>
       <x:c r="D194" t="str">
-        <x:v>91.502,53</x:v>
+        <x:v>25.500,00</x:v>
       </x:c>
       <x:c r="E194" t="str">
-        <x:v>91.502,53</x:v>
+        <x:v>25.500,00</x:v>
       </x:c>
       <x:c r="F194" t="str">
-        <x:v>116.622,01</x:v>
+        <x:v>25.500,00</x:v>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" t="str">
-        <x:v>022002.1545203222.558</x:v>
+        <x:v>021002.1339204632.678</x:v>
       </x:c>
       <x:c r="B195" t="str">
-        <x:v>ARBORIZAÇÃO URBANA E CONTROLE DE AREAS</x:v>
+        <x:v>FESTA DA SANTA ALIANÇA</x:v>
       </x:c>
       <x:c r="C195" t="str">
-        <x:v>770.926,00</x:v>
+        <x:v>28.000,00</x:v>
       </x:c>
       <x:c r="D195" t="str">
-        <x:v>693.033,66</x:v>
+        <x:v>28.000,00</x:v>
       </x:c>
       <x:c r="E195" t="str">
-        <x:v>680.048,92</x:v>
+        <x:v>28.000,00</x:v>
       </x:c>
       <x:c r="F195" t="str">
-        <x:v>1.269.394,53</x:v>
+        <x:v>28.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" t="str">
-        <x:v>022002.2060803191.630</x:v>
+        <x:v>021002.1339204712.695</x:v>
       </x:c>
       <x:c r="B196" t="str">
-        <x:v>CONSERVAÇÃO DE ESTRADAS -EQUIPAMENTOS</x:v>
+        <x:v>VOZES DA ROÇA</x:v>
       </x:c>
       <x:c r="C196" t="str">
-        <x:v>5.880,00</x:v>
+        <x:v>4.938,98</x:v>
       </x:c>
       <x:c r="D196" t="str">
-        <x:v>5.880,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E196" t="str">
-        <x:v>5.880,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F196" t="str">
-        <x:v>5.880,00</x:v>
+        <x:v>5.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" t="str">
-        <x:v>022002.2060803192.555</x:v>
+        <x:v>021002</x:v>
       </x:c>
       <x:c r="B197" t="str">
-        <x:v>CONSERVAÇÃO DE ESTRADAS MUNICIPAIS</x:v>
+        <x:v>Divisão de Turismo</x:v>
       </x:c>
       <x:c r="C197" t="str">
-        <x:v>2.475.119,71</x:v>
+        <x:v>2.148.963,40</x:v>
       </x:c>
       <x:c r="D197" t="str">
-        <x:v>2.306.200,39</x:v>
+        <x:v>2.011.751,32</x:v>
       </x:c>
       <x:c r="E197" t="str">
-        <x:v>2.272.432,13</x:v>
+        <x:v>2.003.231,21</x:v>
       </x:c>
       <x:c r="F197" t="str">
-        <x:v>3.292.152,93</x:v>
+        <x:v>2.392.345,45</x:v>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" t="str">
-        <x:v>022101</x:v>
+        <x:v>021101</x:v>
       </x:c>
       <x:c r="B198" t="str">
-        <x:v>Div.de Planej. Des Urbano Sup. Proj.. e Obras Publ</x:v>
+        <x:v>Diretoria de Administração</x:v>
       </x:c>
       <x:c r="C198" t="str">
-        <x:v>5.829.668,52</x:v>
+        <x:v>4.736.882,24</x:v>
       </x:c>
       <x:c r="D198" t="str">
-        <x:v>4.357.269,71</x:v>
+        <x:v>4.162.909,72</x:v>
       </x:c>
       <x:c r="E198" t="str">
-        <x:v>4.327.380,89</x:v>
+        <x:v>3.931.963,77</x:v>
       </x:c>
       <x:c r="F198" t="str">
-        <x:v>12.319.600,44</x:v>
+        <x:v>7.244.374,81</x:v>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" t="str">
-        <x:v>022101.1545104691.659</x:v>
+        <x:v>021101.0412204372.637</x:v>
       </x:c>
       <x:c r="B199" t="str">
-        <x:v>Edificação, Urbanização e Recup.Propriedades e Obras Publicas</x:v>
+        <x:v>GESTÃO DA ADMINISTRAÇÃO</x:v>
       </x:c>
       <x:c r="C199" t="str">
-        <x:v>0,00</x:v>
+        <x:v>4.608.108,60</x:v>
       </x:c>
       <x:c r="D199" t="str">
-        <x:v>0,00</x:v>
+        <x:v>4.050.620,22</x:v>
       </x:c>
       <x:c r="E199" t="str">
-        <x:v>0,00</x:v>
+        <x:v>3.819.674,27</x:v>
       </x:c>
       <x:c r="F199" t="str">
-        <x:v>895.370,61</x:v>
+        <x:v>6.764.499,83</x:v>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" t="str">
-        <x:v>022101.1545203511.532</x:v>
+        <x:v>021101.0412204381.019</x:v>
       </x:c>
       <x:c r="B200" t="str">
-        <x:v>OBRAS DE REFORMA NO CEMITERIO</x:v>
+        <x:v>EQ.MAT.PERM./OBRAS/IMOVEL - ADMINISTRAÇAO</x:v>
       </x:c>
       <x:c r="C200" t="str">
-        <x:v>0,00</x:v>
+        <x:v>9.531,61</x:v>
       </x:c>
       <x:c r="D200" t="str">
-        <x:v>0,00</x:v>
+        <x:v>8.741,61</x:v>
       </x:c>
       <x:c r="E200" t="str">
-        <x:v>0,00</x:v>
+        <x:v>8.741,61</x:v>
       </x:c>
       <x:c r="F200" t="str">
-        <x:v>80.000,00</x:v>
+        <x:v>234.909,09</x:v>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" t="str">
-        <x:v>022101.1545203511.617</x:v>
+        <x:v>021101.0412204392.638</x:v>
       </x:c>
       <x:c r="B201" t="str">
-        <x:v>ADMINISTRAÇÃO DO CEMITERIO - EQUIP.E MAT. PERMANENTE</x:v>
+        <x:v>IMPLANTAÇÃO DE SERVIÇO DE MEDICINA E SEGURANÇA DO TRABALHO</x:v>
       </x:c>
       <x:c r="C201" t="str">
-        <x:v>0,00</x:v>
+        <x:v>654,00</x:v>
       </x:c>
       <x:c r="D201" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E201" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F201" t="str">
-        <x:v>3.000,00</x:v>
+        <x:v>89.008,31</x:v>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" t="str">
-        <x:v>022101.1545203522.627</x:v>
+        <x:v>021101.0412204402.639</x:v>
       </x:c>
       <x:c r="B202" t="str">
-        <x:v>ADMINISTRAÇÃO DO CEMITÉRIO MUNICIPAL</x:v>
+        <x:v>RECURSOS TECNOLÓGICOS - TRANSPARÊNCIA E EFICIÊNCIA</x:v>
       </x:c>
       <x:c r="C202" t="str">
-        <x:v>527.427,72</x:v>
+        <x:v>118.588,03</x:v>
       </x:c>
       <x:c r="D202" t="str">
-        <x:v>369.325,97</x:v>
+        <x:v>103.547,89</x:v>
       </x:c>
       <x:c r="E202" t="str">
-        <x:v>364.230,07</x:v>
+        <x:v>103.547,89</x:v>
       </x:c>
       <x:c r="F202" t="str">
-        <x:v>957.289,92</x:v>
+        <x:v>155.957,58</x:v>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" t="str">
-        <x:v>022101.1545203531.533</x:v>
+        <x:v>021101</x:v>
       </x:c>
       <x:c r="B203" t="str">
-        <x:v>PAVIMENTAÇÃO DE VIAS PUBLICAS</x:v>
+        <x:v>Diretoria de Administração</x:v>
       </x:c>
       <x:c r="C203" t="str">
-        <x:v>1.350.874,06</x:v>
+        <x:v>4.736.882,24</x:v>
       </x:c>
       <x:c r="D203" t="str">
-        <x:v>1.350.873,96</x:v>
+        <x:v>4.162.909,72</x:v>
       </x:c>
       <x:c r="E203" t="str">
-        <x:v>1.350.873,96</x:v>
+        <x:v>3.931.963,77</x:v>
       </x:c>
       <x:c r="F203" t="str">
-        <x:v>2.448.848,10</x:v>
+        <x:v>7.244.374,81</x:v>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" t="str">
-        <x:v>022101.1545203541.636</x:v>
+        <x:v>021201</x:v>
       </x:c>
       <x:c r="B204" t="str">
-        <x:v>ILUMINAÇÃO DE PRAÇAS</x:v>
+        <x:v>Procuradoria Geral do Municipio</x:v>
       </x:c>
       <x:c r="C204" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.457.656,64</x:v>
       </x:c>
       <x:c r="D204" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.309.202,37</x:v>
       </x:c>
       <x:c r="E204" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.208.248,93</x:v>
       </x:c>
       <x:c r="F204" t="str">
-        <x:v>1.100.000,00</x:v>
+        <x:v>1.994.025,68</x:v>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" t="str">
-        <x:v>022101.1545203551.535</x:v>
+        <x:v>021201.0412504471.003</x:v>
       </x:c>
       <x:c r="B205" t="str">
-        <x:v>AQUISIÇÃO DE EQUIPAMENTOS ADMINISTRATIVOS</x:v>
+        <x:v>Eq.Mat.Perm./Obras/Imóvel - Procuradoria</x:v>
       </x:c>
       <x:c r="C205" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D205" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E205" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F205" t="str">
-        <x:v>6.960,00</x:v>
+        <x:v>11.300,00</x:v>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" t="str">
-        <x:v>022101.1545203552.570</x:v>
+        <x:v>021201.0412504472.646</x:v>
       </x:c>
       <x:c r="B206" t="str">
-        <x:v>GERENCIAMENTO DE PROJETOS E OBRAS</x:v>
+        <x:v>GESTÃO DA PROCURADORIA GERAL DO MUNICÍPIO</x:v>
       </x:c>
       <x:c r="C206" t="str">
-        <x:v>1.511.252,88</x:v>
+        <x:v>1.457.656,64</x:v>
       </x:c>
       <x:c r="D206" t="str">
-        <x:v>1.364.660,15</x:v>
+        <x:v>1.309.202,37</x:v>
       </x:c>
       <x:c r="E206" t="str">
-        <x:v>1.339.867,23</x:v>
+        <x:v>1.208.248,93</x:v>
       </x:c>
       <x:c r="F206" t="str">
-        <x:v>2.058.724,36</x:v>
+        <x:v>1.982.725,68</x:v>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" t="str">
-        <x:v>022101.1545203561.536</x:v>
+        <x:v>021201</x:v>
       </x:c>
       <x:c r="B207" t="str">
-        <x:v>AQUISIÇÃO DE IMOVEIS E SERVIÇOS DE OBRAS</x:v>
+        <x:v>Procuradoria Geral do Municipio</x:v>
       </x:c>
       <x:c r="C207" t="str">
-        <x:v>24.247,82</x:v>
+        <x:v>1.457.656,64</x:v>
       </x:c>
       <x:c r="D207" t="str">
-        <x:v>17.302,85</x:v>
+        <x:v>1.309.202,37</x:v>
       </x:c>
       <x:c r="E207" t="str">
-        <x:v>17.302,85</x:v>
+        <x:v>1.208.248,93</x:v>
       </x:c>
       <x:c r="F207" t="str">
-        <x:v>25.000,00</x:v>
+        <x:v>1.994.025,68</x:v>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" t="str">
-        <x:v>022101.1545203571.537</x:v>
+        <x:v>021401</x:v>
       </x:c>
       <x:c r="B208" t="str">
-        <x:v>MELHORIAS DE VIAS PUBLICAS</x:v>
+        <x:v>Gerencia de Projetos, Convenios e Contratos</x:v>
       </x:c>
       <x:c r="C208" t="str">
-        <x:v>509.596,76</x:v>
+        <x:v>83.380,07</x:v>
       </x:c>
       <x:c r="D208" t="str">
-        <x:v>509.596,76</x:v>
+        <x:v>81.480,07</x:v>
       </x:c>
       <x:c r="E208" t="str">
-        <x:v>509.596,76</x:v>
+        <x:v>76.641,53</x:v>
       </x:c>
       <x:c r="F208" t="str">
-        <x:v>556.104,00</x:v>
+        <x:v>114.324,59</x:v>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" t="str">
-        <x:v>022101.1545204241.618</x:v>
+        <x:v>021401.0412204272.629</x:v>
       </x:c>
       <x:c r="B209" t="str">
-        <x:v>REFORMA E REVITALIZAÇÃO DE ESPAÇO PUBLICO</x:v>
+        <x:v>GESTÃO DA GERENCIA DE PROJETOS, CONVENIOS E CONTRATOS</x:v>
       </x:c>
       <x:c r="C209" t="str">
-        <x:v>1.559.560,22</x:v>
+        <x:v>83.380,07</x:v>
       </x:c>
       <x:c r="D209" t="str">
-        <x:v>398.800,96</x:v>
+        <x:v>81.480,07</x:v>
       </x:c>
       <x:c r="E209" t="str">
-        <x:v>398.800,96</x:v>
+        <x:v>76.641,53</x:v>
       </x:c>
       <x:c r="F209" t="str">
-        <x:v>1.665.676,73</x:v>
+        <x:v>114.324,59</x:v>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" t="str">
-        <x:v>022101.1645203561.536</x:v>
+        <x:v>021401</x:v>
       </x:c>
       <x:c r="B210" t="str">
-        <x:v>AQUISIÇÃO DE IMOVEIS E SERVIÇOS DE OBRAS</x:v>
+        <x:v>Gerencia de Projetos, Convenios e Contratos</x:v>
       </x:c>
       <x:c r="C210" t="str">
-        <x:v>346.709,06</x:v>
+        <x:v>83.380,07</x:v>
       </x:c>
       <x:c r="D210" t="str">
-        <x:v>346.709,06</x:v>
+        <x:v>81.480,07</x:v>
       </x:c>
       <x:c r="E210" t="str">
-        <x:v>346.709,06</x:v>
+        <x:v>76.641,53</x:v>
       </x:c>
       <x:c r="F210" t="str">
-        <x:v>2.522.626,72</x:v>
+        <x:v>114.324,59</x:v>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" t="str">
-        <x:v>022102</x:v>
+        <x:v>021801</x:v>
       </x:c>
       <x:c r="B211" t="str">
-        <x:v>Div. de Mobilidade Urbana, Transito e Posturas</x:v>
+        <x:v>CONTROLE INTERNO</x:v>
       </x:c>
       <x:c r="C211" t="str">
-        <x:v>1.908.556,61</x:v>
+        <x:v>98.437,89</x:v>
       </x:c>
       <x:c r="D211" t="str">
-        <x:v>895.167,56</x:v>
+        <x:v>96.537,89</x:v>
       </x:c>
       <x:c r="E211" t="str">
-        <x:v>882.562,62</x:v>
+        <x:v>92.879,85</x:v>
       </x:c>
       <x:c r="F211" t="str">
-        <x:v>3.215.942,74</x:v>
+        <x:v>145.834,23</x:v>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" t="str">
-        <x:v>022102.1545204081.570</x:v>
+        <x:v>021801.0412404262.628</x:v>
       </x:c>
       <x:c r="B212" t="str">
-        <x:v>PROMOVER A ACESSIBILIDADE</x:v>
+        <x:v>GESTÃO DE RH - CONTROLE INTERNO</x:v>
       </x:c>
       <x:c r="C212" t="str">
-        <x:v>840.559,55</x:v>
+        <x:v>98.437,89</x:v>
       </x:c>
       <x:c r="D212" t="str">
-        <x:v>19.200,00</x:v>
+        <x:v>96.537,89</x:v>
       </x:c>
       <x:c r="E212" t="str">
-        <x:v>19.200,00</x:v>
+        <x:v>92.879,85</x:v>
       </x:c>
       <x:c r="F212" t="str">
-        <x:v>1.061.000,00</x:v>
+        <x:v>145.834,23</x:v>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" t="str">
-        <x:v>022102.1545204091.573</x:v>
+        <x:v>021801</x:v>
       </x:c>
       <x:c r="B213" t="str">
-        <x:v>INSTALAÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA				</x:v>
+        <x:v>CONTROLE INTERNO</x:v>
       </x:c>
       <x:c r="C213" t="str">
-        <x:v>28.000,00</x:v>
+        <x:v>98.437,89</x:v>
       </x:c>
       <x:c r="D213" t="str">
-        <x:v>28.000,00</x:v>
+        <x:v>96.537,89</x:v>
       </x:c>
       <x:c r="E213" t="str">
-        <x:v>28.000,00</x:v>
+        <x:v>92.879,85</x:v>
       </x:c>
       <x:c r="F213" t="str">
-        <x:v>30.000,00</x:v>
+        <x:v>145.834,23</x:v>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" t="str">
-        <x:v>022102.1545204092.607</x:v>
+        <x:v>022001</x:v>
       </x:c>
       <x:c r="B214" t="str">
-        <x:v>INSTALAÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA				</x:v>
+        <x:v>DIVISÃO AGRICOLA, PECUÁRIA E DE ABASTECIMENTO</x:v>
       </x:c>
       <x:c r="C214" t="str">
-        <x:v>0,00</x:v>
+        <x:v>2.586.025,56</x:v>
       </x:c>
       <x:c r="D214" t="str">
-        <x:v>0,00</x:v>
+        <x:v>2.414.084,80</x:v>
       </x:c>
       <x:c r="E214" t="str">
-        <x:v>0,00</x:v>
+        <x:v>2.284.818,98</x:v>
       </x:c>
       <x:c r="F214" t="str">
-        <x:v>9.681,86</x:v>
+        <x:v>3.169.332,16</x:v>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" t="str">
-        <x:v>022102.1545204102.608</x:v>
+        <x:v>022001.2060504452.645</x:v>
       </x:c>
       <x:c r="B215" t="str">
-        <x:v>MELHORIAS E REDUÇÃO DE ACIDENTES NO TRÂNSITO				</x:v>
+        <x:v>GERENCIAMENTO ATIVIDADE DE ABASTECIMENTO</x:v>
       </x:c>
       <x:c r="C215" t="str">
-        <x:v>214.679,14</x:v>
+        <x:v>179.988,63</x:v>
       </x:c>
       <x:c r="D215" t="str">
-        <x:v>178.363,09</x:v>
+        <x:v>119.542,98</x:v>
       </x:c>
       <x:c r="E215" t="str">
-        <x:v>176.070,39</x:v>
+        <x:v>116.032,98</x:v>
       </x:c>
       <x:c r="F215" t="str">
-        <x:v>393.082,85</x:v>
+        <x:v>180.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" t="str">
-        <x:v>022102.1545204111.574</x:v>
+        <x:v>022001.2060804411.624</x:v>
       </x:c>
       <x:c r="B216" t="str">
-        <x:v>FISCALIZAÇÃO E CUMPRIMENTO DAS NORMAS DE POSTURAS MUNICIPAIS				</x:v>
+        <x:v>GERENCIAMENTO ATIVIDADE AGROPECUÁRIA</x:v>
       </x:c>
       <x:c r="C216" t="str">
-        <x:v>2.984,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D216" t="str">
-        <x:v>2.984,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="E216" t="str">
-        <x:v>2.984,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="F216" t="str">
-        <x:v>65.250,00</x:v>
+        <x:v>3.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" t="str">
-        <x:v>022102.1545204112.609</x:v>
+        <x:v>022001.2060804412.640</x:v>
       </x:c>
       <x:c r="B217" t="str">
-        <x:v>FISCALIZAÇÃO E CUMPRIMENTO DAS NORMAS DE POSTURAS MUNICIPAIS				</x:v>
+        <x:v>GERENCIAMENTO ATIVIDADE AGROPECUÁRIA</x:v>
       </x:c>
       <x:c r="C217" t="str">
-        <x:v>438.333,92</x:v>
+        <x:v>1.257.071,41</x:v>
       </x:c>
       <x:c r="D217" t="str">
-        <x:v>410.620,47</x:v>
+        <x:v>1.202.763,72</x:v>
       </x:c>
       <x:c r="E217" t="str">
-        <x:v>400.308,23</x:v>
+        <x:v>1.153.327,46</x:v>
       </x:c>
       <x:c r="F217" t="str">
-        <x:v>544.707,03</x:v>
+        <x:v>1.520.896,12</x:v>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" t="str">
-        <x:v>022102.1545204681.657</x:v>
+        <x:v>022001.2060804431.626</x:v>
       </x:c>
       <x:c r="B218" t="str">
-        <x:v>Sistema de Videomonitoramento - Trânsito</x:v>
+        <x:v>CONTROLE DE ZOONOZES - INVESTIMENTOS</x:v>
       </x:c>
       <x:c r="C218" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D218" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="E218" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="F218" t="str">
-        <x:v>693.620,00</x:v>
+        <x:v>32.820,00</x:v>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" t="str">
+        <x:v>022001.2060804432.643</x:v>
+      </x:c>
+      <x:c r="B219" t="str">
+        <x:v>INSPEÇÃO ANIMAL E SANITÁRIA</x:v>
+      </x:c>
+      <x:c r="C219" t="str">
+        <x:v>1.065.459,04</x:v>
+      </x:c>
+      <x:c r="D219" t="str">
+        <x:v>1.009.664,04</x:v>
+      </x:c>
+      <x:c r="E219" t="str">
+        <x:v>933.520,96</x:v>
+      </x:c>
+      <x:c r="F219" t="str">
+        <x:v>1.344.547,46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="220">
+      <x:c r="A220" t="str">
+        <x:v>022001.2060804441.627</x:v>
+      </x:c>
+      <x:c r="B220" t="str">
+        <x:v>PATRULHA AGRÍCOLA - INVESTIMENTOS</x:v>
+      </x:c>
+      <x:c r="C220" t="str">
+        <x:v>485,00</x:v>
+      </x:c>
+      <x:c r="D220" t="str">
+        <x:v>485,00</x:v>
+      </x:c>
+      <x:c r="E220" t="str">
+        <x:v>485,00</x:v>
+      </x:c>
+      <x:c r="F220" t="str">
+        <x:v>5.000,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="221">
+      <x:c r="A221" t="str">
+        <x:v>022001.2060804442.644</x:v>
+      </x:c>
+      <x:c r="B221" t="str">
+        <x:v>ATENDIMENTO PARA PRODUTORES RURAIS</x:v>
+      </x:c>
+      <x:c r="C221" t="str">
+        <x:v>83.021,48</x:v>
+      </x:c>
+      <x:c r="D221" t="str">
+        <x:v>81.629,06</x:v>
+      </x:c>
+      <x:c r="E221" t="str">
+        <x:v>81.452,58</x:v>
+      </x:c>
+      <x:c r="F221" t="str">
+        <x:v>83.068,58</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="222">
+      <x:c r="A222" t="str">
+        <x:v>022001</x:v>
+      </x:c>
+      <x:c r="B222" t="str">
+        <x:v>DIVISÃO AGRICOLA, PECUÁRIA E DE ABASTECIMENTO</x:v>
+      </x:c>
+      <x:c r="C222" t="str">
+        <x:v>2.586.025,56</x:v>
+      </x:c>
+      <x:c r="D222" t="str">
+        <x:v>2.414.084,80</x:v>
+      </x:c>
+      <x:c r="E222" t="str">
+        <x:v>2.284.818,98</x:v>
+      </x:c>
+      <x:c r="F222" t="str">
+        <x:v>3.169.332,16</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="223">
+      <x:c r="A223" t="str">
+        <x:v>022002</x:v>
+      </x:c>
+      <x:c r="B223" t="str">
+        <x:v>DIVISÃO DE ZELADORIA E SERVIÇOS</x:v>
+      </x:c>
+      <x:c r="C223" t="str">
+        <x:v>14.609.645,90</x:v>
+      </x:c>
+      <x:c r="D223" t="str">
+        <x:v>13.251.930,99</x:v>
+      </x:c>
+      <x:c r="E223" t="str">
+        <x:v>12.700.191,39</x:v>
+      </x:c>
+      <x:c r="F223" t="str">
+        <x:v>19.336.804,11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="224">
+      <x:c r="A224" t="str">
+        <x:v>022002.1545203201.629</x:v>
+      </x:c>
+      <x:c r="B224" t="str">
+        <x:v>LIMPEZA PÚBLICA - INVESTIMENTOS</x:v>
+      </x:c>
+      <x:c r="C224" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="D224" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="E224" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="F224" t="str">
+        <x:v>64.000,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="225">
+      <x:c r="A225" t="str">
+        <x:v>022002.1545203202.556</x:v>
+      </x:c>
+      <x:c r="B225" t="str">
+        <x:v>LIMPEZA PUBLICA</x:v>
+      </x:c>
+      <x:c r="C225" t="str">
+        <x:v>6.805.798,42</x:v>
+      </x:c>
+      <x:c r="D225" t="str">
+        <x:v>6.012.671,08</x:v>
+      </x:c>
+      <x:c r="E225" t="str">
+        <x:v>5.788.308,39</x:v>
+      </x:c>
+      <x:c r="F225" t="str">
+        <x:v>9.784.371,12</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="226">
+      <x:c r="A226" t="str">
+        <x:v>022002.1545203211.631</x:v>
+      </x:c>
+      <x:c r="B226" t="str">
+        <x:v>CONSERVAÇÃO DA PAVIMENTAÇÃO, PASSEIOS E PRAÇAS - INVESTIMENTO</x:v>
+      </x:c>
+      <x:c r="C226" t="str">
+        <x:v>10.880,00</x:v>
+      </x:c>
+      <x:c r="D226" t="str">
+        <x:v>10.880,00</x:v>
+      </x:c>
+      <x:c r="E226" t="str">
+        <x:v>10.880,00</x:v>
+      </x:c>
+      <x:c r="F226" t="str">
+        <x:v>74.883,03</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="227">
+      <x:c r="A227" t="str">
+        <x:v>022002.1545203212.557</x:v>
+      </x:c>
+      <x:c r="B227" t="str">
+        <x:v>CONSERVAÇÃO, PAVIMENTAÇÃO, PASSEIOS E PRAÇAS PUBLICAS</x:v>
+      </x:c>
+      <x:c r="C227" t="str">
+        <x:v>3.849.174,70</x:v>
+      </x:c>
+      <x:c r="D227" t="str">
+        <x:v>3.551.468,78</x:v>
+      </x:c>
+      <x:c r="E227" t="str">
+        <x:v>3.415.527,14</x:v>
+      </x:c>
+      <x:c r="F227" t="str">
+        <x:v>4.367.500,49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="228">
+      <x:c r="A228" t="str">
+        <x:v>022002.1545203221.628</x:v>
+      </x:c>
+      <x:c r="B228" t="str">
+        <x:v>ARBORIZAÇÃO E INVESTIMENTOS</x:v>
+      </x:c>
+      <x:c r="C228" t="str">
+        <x:v>91.502,53</x:v>
+      </x:c>
+      <x:c r="D228" t="str">
+        <x:v>91.502,53</x:v>
+      </x:c>
+      <x:c r="E228" t="str">
+        <x:v>91.502,53</x:v>
+      </x:c>
+      <x:c r="F228" t="str">
+        <x:v>178.622,01</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="229">
+      <x:c r="A229" t="str">
+        <x:v>022002.1545203222.558</x:v>
+      </x:c>
+      <x:c r="B229" t="str">
+        <x:v>ARBORIZAÇÃO URBANA E CONTROLE DE AREAS</x:v>
+      </x:c>
+      <x:c r="C229" t="str">
+        <x:v>861.011,90</x:v>
+      </x:c>
+      <x:c r="D229" t="str">
+        <x:v>809.088,08</x:v>
+      </x:c>
+      <x:c r="E229" t="str">
+        <x:v>770.041,23</x:v>
+      </x:c>
+      <x:c r="F229" t="str">
+        <x:v>1.269.394,53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="230">
+      <x:c r="A230" t="str">
+        <x:v>022002.2060803191.630</x:v>
+      </x:c>
+      <x:c r="B230" t="str">
+        <x:v>CONSERVAÇÃO DE ESTRADAS -INVESTIMENTOS</x:v>
+      </x:c>
+      <x:c r="C230" t="str">
+        <x:v>5.880,00</x:v>
+      </x:c>
+      <x:c r="D230" t="str">
+        <x:v>5.880,00</x:v>
+      </x:c>
+      <x:c r="E230" t="str">
+        <x:v>5.880,00</x:v>
+      </x:c>
+      <x:c r="F230" t="str">
+        <x:v>5.880,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="231">
+      <x:c r="A231" t="str">
+        <x:v>022002.2060803192.555</x:v>
+      </x:c>
+      <x:c r="B231" t="str">
+        <x:v>CONSERVAÇÃO DE ESTRADAS MUNICIPAIS</x:v>
+      </x:c>
+      <x:c r="C231" t="str">
+        <x:v>2.985.398,35</x:v>
+      </x:c>
+      <x:c r="D231" t="str">
+        <x:v>2.770.440,52</x:v>
+      </x:c>
+      <x:c r="E231" t="str">
+        <x:v>2.618.052,10</x:v>
+      </x:c>
+      <x:c r="F231" t="str">
+        <x:v>3.592.152,93</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="232">
+      <x:c r="A232" t="str">
+        <x:v>022002</x:v>
+      </x:c>
+      <x:c r="B232" t="str">
+        <x:v>DIVISÃO DE ZELADORIA E SERVIÇOS</x:v>
+      </x:c>
+      <x:c r="C232" t="str">
+        <x:v>14.609.645,90</x:v>
+      </x:c>
+      <x:c r="D232" t="str">
+        <x:v>13.251.930,99</x:v>
+      </x:c>
+      <x:c r="E232" t="str">
+        <x:v>12.700.191,39</x:v>
+      </x:c>
+      <x:c r="F232" t="str">
+        <x:v>19.336.804,11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="233">
+      <x:c r="A233" t="str">
+        <x:v>022101</x:v>
+      </x:c>
+      <x:c r="B233" t="str">
+        <x:v>Div.de Planej. Des Urbano Sup. Proj.. e Obras Publ</x:v>
+      </x:c>
+      <x:c r="C233" t="str">
+        <x:v>6.332.855,63</x:v>
+      </x:c>
+      <x:c r="D233" t="str">
+        <x:v>5.083.004,41</x:v>
+      </x:c>
+      <x:c r="E233" t="str">
+        <x:v>4.921.055,88</x:v>
+      </x:c>
+      <x:c r="F233" t="str">
+        <x:v>11.299.477,67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="234">
+      <x:c r="A234" t="str">
+        <x:v>022101.1545104691.659</x:v>
+      </x:c>
+      <x:c r="B234" t="str">
+        <x:v>Edificação, Urbanização e Recup.Propriedades e Obras Publicas</x:v>
+      </x:c>
+      <x:c r="C234" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="D234" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="E234" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="F234" t="str">
+        <x:v>874.257,60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="235">
+      <x:c r="A235" t="str">
+        <x:v>022101.1545203511.532</x:v>
+      </x:c>
+      <x:c r="B235" t="str">
+        <x:v>OBRAS DE REFORMA NO CEMITERIO</x:v>
+      </x:c>
+      <x:c r="C235" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="D235" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="E235" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="F235" t="str">
+        <x:v>80.000,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="236">
+      <x:c r="A236" t="str">
+        <x:v>022101.1545203511.617</x:v>
+      </x:c>
+      <x:c r="B236" t="str">
+        <x:v>ADMINISTRAÇÃO DO CEMITERIO - EQUIP.E MAT. PERMANENTE</x:v>
+      </x:c>
+      <x:c r="C236" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="D236" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="E236" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="F236" t="str">
+        <x:v>3.000,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="237">
+      <x:c r="A237" t="str">
+        <x:v>022101.1545203522.627</x:v>
+      </x:c>
+      <x:c r="B237" t="str">
+        <x:v>ADMINISTRAÇÃO DO CEMITÉRIO MUNICIPAL</x:v>
+      </x:c>
+      <x:c r="C237" t="str">
+        <x:v>611.180,31</x:v>
+      </x:c>
+      <x:c r="D237" t="str">
+        <x:v>493.441,01</x:v>
+      </x:c>
+      <x:c r="E237" t="str">
+        <x:v>474.852,55</x:v>
+      </x:c>
+      <x:c r="F237" t="str">
+        <x:v>917.289,92</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="238">
+      <x:c r="A238" t="str">
+        <x:v>022101.1545203531.533</x:v>
+      </x:c>
+      <x:c r="B238" t="str">
+        <x:v>PAVIMENTAÇÃO DE VIAS PUBLICAS</x:v>
+      </x:c>
+      <x:c r="C238" t="str">
+        <x:v>1.350.874,06</x:v>
+      </x:c>
+      <x:c r="D238" t="str">
+        <x:v>1.350.873,96</x:v>
+      </x:c>
+      <x:c r="E238" t="str">
+        <x:v>1.350.873,96</x:v>
+      </x:c>
+      <x:c r="F238" t="str">
+        <x:v>2.340.874,06</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="239">
+      <x:c r="A239" t="str">
+        <x:v>022101.1545203541.636</x:v>
+      </x:c>
+      <x:c r="B239" t="str">
+        <x:v>ILUMINAÇÃO DE PRAÇAS</x:v>
+      </x:c>
+      <x:c r="C239" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="D239" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="E239" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="F239" t="str">
+        <x:v>1.038.200,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="240">
+      <x:c r="A240" t="str">
+        <x:v>022101.1545203551.535</x:v>
+      </x:c>
+      <x:c r="B240" t="str">
+        <x:v>AQUISIÇÃO DE EQUIPAMENTOS ADMINISTRATIVOS</x:v>
+      </x:c>
+      <x:c r="C240" t="str">
+        <x:v>4.000,00</x:v>
+      </x:c>
+      <x:c r="D240" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="E240" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="F240" t="str">
+        <x:v>6.960,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="241">
+      <x:c r="A241" t="str">
+        <x:v>022101.1545203552.570</x:v>
+      </x:c>
+      <x:c r="B241" t="str">
+        <x:v>GERENCIAMENTO DE PROJETOS E OBRAS</x:v>
+      </x:c>
+      <x:c r="C241" t="str">
+        <x:v>1.786.687,64</x:v>
+      </x:c>
+      <x:c r="D241" t="str">
+        <x:v>1.690.772,93</x:v>
+      </x:c>
+      <x:c r="E241" t="str">
+        <x:v>1.547.412,86</x:v>
+      </x:c>
+      <x:c r="F241" t="str">
+        <x:v>2.082.724,36</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="242">
+      <x:c r="A242" t="str">
+        <x:v>022101.1545203561.536</x:v>
+      </x:c>
+      <x:c r="B242" t="str">
+        <x:v>AQUISIÇÃO DE IMOVEIS E SERVIÇOS DE OBRAS</x:v>
+      </x:c>
+      <x:c r="C242" t="str">
+        <x:v>24.247,82</x:v>
+      </x:c>
+      <x:c r="D242" t="str">
+        <x:v>17.302,85</x:v>
+      </x:c>
+      <x:c r="E242" t="str">
+        <x:v>17.302,85</x:v>
+      </x:c>
+      <x:c r="F242" t="str">
+        <x:v>25.000,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="243">
+      <x:c r="A243" t="str">
+        <x:v>022101.1545203571.537</x:v>
+      </x:c>
+      <x:c r="B243" t="str">
+        <x:v>MELHORIAS DE VIAS PUBLICAS</x:v>
+      </x:c>
+      <x:c r="C243" t="str">
+        <x:v>509.596,76</x:v>
+      </x:c>
+      <x:c r="D243" t="str">
+        <x:v>509.596,76</x:v>
+      </x:c>
+      <x:c r="E243" t="str">
+        <x:v>509.596,76</x:v>
+      </x:c>
+      <x:c r="F243" t="str">
+        <x:v>556.104,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="244">
+      <x:c r="A244" t="str">
+        <x:v>022101.1545204241.618</x:v>
+      </x:c>
+      <x:c r="B244" t="str">
+        <x:v>REFORMA E REVITALIZAÇÃO DE ESPAÇO PUBLICO</x:v>
+      </x:c>
+      <x:c r="C244" t="str">
+        <x:v>1.559.560,22</x:v>
+      </x:c>
+      <x:c r="D244" t="str">
+        <x:v>674.307,84</x:v>
+      </x:c>
+      <x:c r="E244" t="str">
+        <x:v>674.307,84</x:v>
+      </x:c>
+      <x:c r="F244" t="str">
+        <x:v>1.665.676,73</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="245">
+      <x:c r="A245" t="str">
+        <x:v>022101.1645203561.536</x:v>
+      </x:c>
+      <x:c r="B245" t="str">
+        <x:v>AQUISIÇÃO DE IMOVEIS E SERVIÇOS DE OBRAS</x:v>
+      </x:c>
+      <x:c r="C245" t="str">
+        <x:v>486.708,82</x:v>
+      </x:c>
+      <x:c r="D245" t="str">
+        <x:v>346.709,06</x:v>
+      </x:c>
+      <x:c r="E245" t="str">
+        <x:v>346.709,06</x:v>
+      </x:c>
+      <x:c r="F245" t="str">
+        <x:v>1.709.391,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="246">
+      <x:c r="A246" t="str">
+        <x:v>022101</x:v>
+      </x:c>
+      <x:c r="B246" t="str">
+        <x:v>Div.de Planej. Des Urbano Sup. Proj.. e Obras Publ</x:v>
+      </x:c>
+      <x:c r="C246" t="str">
+        <x:v>6.332.855,63</x:v>
+      </x:c>
+      <x:c r="D246" t="str">
+        <x:v>5.083.004,41</x:v>
+      </x:c>
+      <x:c r="E246" t="str">
+        <x:v>4.921.055,88</x:v>
+      </x:c>
+      <x:c r="F246" t="str">
+        <x:v>11.299.477,67</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="247">
+      <x:c r="A247" t="str">
+        <x:v>022102</x:v>
+      </x:c>
+      <x:c r="B247" t="str">
+        <x:v>Div. de Mobilidade Urbana, Transito e Posturas</x:v>
+      </x:c>
+      <x:c r="C247" t="str">
+        <x:v>2.033.241,62</x:v>
+      </x:c>
+      <x:c r="D247" t="str">
+        <x:v>1.068.757,87</x:v>
+      </x:c>
+      <x:c r="E247" t="str">
+        <x:v>1.031.248,36</x:v>
+      </x:c>
+      <x:c r="F247" t="str">
+        <x:v>3.194.065,51</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="248">
+      <x:c r="A248" t="str">
+        <x:v>022102.1545204081.570</x:v>
+      </x:c>
+      <x:c r="B248" t="str">
+        <x:v>PROMOVER A ACESSIBILIDADE</x:v>
+      </x:c>
+      <x:c r="C248" t="str">
+        <x:v>840.559,55</x:v>
+      </x:c>
+      <x:c r="D248" t="str">
+        <x:v>41.059,55</x:v>
+      </x:c>
+      <x:c r="E248" t="str">
+        <x:v>41.059,55</x:v>
+      </x:c>
+      <x:c r="F248" t="str">
+        <x:v>1.061.000,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="249">
+      <x:c r="A249" t="str">
+        <x:v>022102.1545204091.573</x:v>
+      </x:c>
+      <x:c r="B249" t="str">
+        <x:v>INSTALAÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA				</x:v>
+      </x:c>
+      <x:c r="C249" t="str">
+        <x:v>28.000,00</x:v>
+      </x:c>
+      <x:c r="D249" t="str">
+        <x:v>28.000,00</x:v>
+      </x:c>
+      <x:c r="E249" t="str">
+        <x:v>28.000,00</x:v>
+      </x:c>
+      <x:c r="F249" t="str">
+        <x:v>28.000,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="250">
+      <x:c r="A250" t="str">
+        <x:v>022102.1545204092.607</x:v>
+      </x:c>
+      <x:c r="B250" t="str">
+        <x:v>INSTALAÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA				</x:v>
+      </x:c>
+      <x:c r="C250" t="str">
+        <x:v>6.810,00</x:v>
+      </x:c>
+      <x:c r="D250" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="E250" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="F250" t="str">
+        <x:v>29.681,86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="251">
+      <x:c r="A251" t="str">
+        <x:v>022102.1545204102.608</x:v>
+      </x:c>
+      <x:c r="B251" t="str">
+        <x:v>MELHORIAS E REDUÇÃO DE ACIDENTES NO TRÂNSITO				</x:v>
+      </x:c>
+      <x:c r="C251" t="str">
+        <x:v>248.272,28</x:v>
+      </x:c>
+      <x:c r="D251" t="str">
+        <x:v>230.105,56</x:v>
+      </x:c>
+      <x:c r="E251" t="str">
+        <x:v>213.863,19</x:v>
+      </x:c>
+      <x:c r="F251" t="str">
+        <x:v>383.082,85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="252">
+      <x:c r="A252" t="str">
+        <x:v>022102.1545204111.574</x:v>
+      </x:c>
+      <x:c r="B252" t="str">
+        <x:v>FISCALIZAÇÃO E CUMPRIMENTO DAS NORMAS DE POSTURAS MUNICIPAIS				</x:v>
+      </x:c>
+      <x:c r="C252" t="str">
+        <x:v>2.984,00</x:v>
+      </x:c>
+      <x:c r="D252" t="str">
+        <x:v>2.984,00</x:v>
+      </x:c>
+      <x:c r="E252" t="str">
+        <x:v>2.984,00</x:v>
+      </x:c>
+      <x:c r="F252" t="str">
+        <x:v>21.250,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="253">
+      <x:c r="A253" t="str">
+        <x:v>022102.1545204112.609</x:v>
+      </x:c>
+      <x:c r="B253" t="str">
+        <x:v>FISCALIZAÇÃO E CUMPRIMENTO DAS NORMAS DE POSTURAS MUNICIPAIS				</x:v>
+      </x:c>
+      <x:c r="C253" t="str">
+        <x:v>522.615,79</x:v>
+      </x:c>
+      <x:c r="D253" t="str">
+        <x:v>478.608,76</x:v>
+      </x:c>
+      <x:c r="E253" t="str">
+        <x:v>457.341,62</x:v>
+      </x:c>
+      <x:c r="F253" t="str">
+        <x:v>558.829,80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="254">
+      <x:c r="A254" t="str">
+        <x:v>022102.1545204681.657</x:v>
+      </x:c>
+      <x:c r="B254" t="str">
+        <x:v>Sistema de Videomonitoramento - Trânsito</x:v>
+      </x:c>
+      <x:c r="C254" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="D254" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="E254" t="str">
+        <x:v>0,00</x:v>
+      </x:c>
+      <x:c r="F254" t="str">
+        <x:v>693.620,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="255">
+      <x:c r="A255" t="str">
         <x:v>022102.1545303782.576</x:v>
       </x:c>
-      <x:c r="B219" t="str">
+      <x:c r="B255" t="str">
         <x:v>MELHORIAS NO TRANSPORTE COLETIVO URBANO				</x:v>
       </x:c>
-      <x:c r="C219" t="str">
+      <x:c r="C255" t="str">
         <x:v>384.000,00</x:v>
       </x:c>
-      <x:c r="D219" t="str">
-[...5 lines deleted...]
-      <x:c r="F219" t="str">
+      <x:c r="D255" t="str">
+        <x:v>288.000,00</x:v>
+      </x:c>
+      <x:c r="E255" t="str">
+        <x:v>288.000,00</x:v>
+      </x:c>
+      <x:c r="F255" t="str">
         <x:v>418.601,00</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="256">
+      <x:c r="A256" t="str">
+        <x:v>022102</x:v>
+      </x:c>
+      <x:c r="B256" t="str">
+        <x:v>Div. de Mobilidade Urbana, Transito e Posturas</x:v>
+      </x:c>
+      <x:c r="C256" t="str">
+        <x:v>2.033.241,62</x:v>
+      </x:c>
+      <x:c r="D256" t="str">
+        <x:v>1.068.757,87</x:v>
+      </x:c>
+      <x:c r="E256" t="str">
+        <x:v>1.031.248,36</x:v>
+      </x:c>
+      <x:c r="F256" t="str">
+        <x:v>3.194.065,51</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>