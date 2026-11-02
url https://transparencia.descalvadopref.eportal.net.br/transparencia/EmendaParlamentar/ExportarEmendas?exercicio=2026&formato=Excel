--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d5048c523745f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501c7184f390422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rb91ec895e9244c53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="Rc01f30bba40148a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91ec895e9244c53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01f30bba40148a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>NumeroEmenda</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Exercicio</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>DescricaoTipoEmenda</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>ValorTotal</x:v>
       </x:c>
       <x:c r="E1" t="str">
         <x:v>ProponenteAutor</x:v>
       </x:c>
       <x:c r="F1" t="str">
         <x:v>DescricaoBeneficiario</x:v>
       </x:c>
       <x:c r="G1" t="str">
@@ -524,142 +524,142 @@
       </x:c>
       <x:c r="D16" t="str">
         <x:v>4482,7</x:v>
       </x:c>
       <x:c r="E16" t="str">
         <x:v>MARA GABRILLI</x:v>
       </x:c>
       <x:c r="F16" t="str">
         <x:v>020900-Fundo Municipal de Assistência Social</x:v>
       </x:c>
       <x:c r="G16" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H16" t="str">
         <x:v>Em Execução</x:v>
       </x:c>
       <x:c r="I16" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J16" t="str">
         <x:v>08.244 - Aplic. 800015 - Fonte 05</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
-        <x:v>2025.076.66505</x:v>
+        <x:v>202505067731</x:v>
       </x:c>
       <x:c r="B17" t="n">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="C17" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D17" t="str">
-        <x:v>300000</x:v>
+        <x:v>150000</x:v>
       </x:c>
       <x:c r="E17" t="str">
-        <x:v>RAFA ZIMBALDI</x:v>
+        <x:v>ITAMAR BORGES</x:v>
       </x:c>
       <x:c r="F17" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G17" t="str">
-        <x:v>Custeio</x:v>
+        <x:v>Investimento</x:v>
       </x:c>
       <x:c r="H17" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I17" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J17" t="str">
-        <x:v>020201.1030103922.593 33903900 02.801010</x:v>
+        <x:v>10.301 - Aplic. 801006 - Fonte 02</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
-        <x:v>202505067731</x:v>
+        <x:v>202507574684</x:v>
       </x:c>
       <x:c r="B18" t="n">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="C18" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D18" t="str">
-        <x:v>150000</x:v>
+        <x:v>300000</x:v>
       </x:c>
       <x:c r="E18" t="str">
-        <x:v>ITAMAR BORGES</x:v>
+        <x:v>RAFAEL SILVA</x:v>
       </x:c>
       <x:c r="F18" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G18" t="str">
         <x:v>Investimento</x:v>
       </x:c>
       <x:c r="H18" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I18" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J18" t="str">
-        <x:v>10.301 - Aplic. 801006 - Fonte 02</x:v>
+        <x:v>10.302 - Aplic. 801008 - Fonte 02</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
-        <x:v>202507574684</x:v>
+        <x:v>2025.076.66505</x:v>
       </x:c>
       <x:c r="B19" t="n">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="C19" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D19" t="str">
         <x:v>300000</x:v>
       </x:c>
       <x:c r="E19" t="str">
-        <x:v>RAFAEL SILVA</x:v>
+        <x:v>RAFA ZIMBALDI</x:v>
       </x:c>
       <x:c r="F19" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G19" t="str">
-        <x:v>Investimento</x:v>
+        <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H19" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I19" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J19" t="str">
-        <x:v>10.302 - Aplic. 801008 - Fonte 02</x:v>
+        <x:v>020201.1030103922.593 33903900 02.801010</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
         <x:v>202511073479</x:v>
       </x:c>
       <x:c r="B20" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C20" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D20" t="str">
         <x:v>150000</x:v>
       </x:c>
       <x:c r="E20" t="str">
         <x:v>CARLOS SAMPAIO</x:v>
       </x:c>
       <x:c r="F20" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G20" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H20" t="str">
@@ -757,101 +757,101 @@
       </x:c>
       <x:c r="G23" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H23" t="str">
         <x:v>Em Execução</x:v>
       </x:c>
       <x:c r="I23" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J23" t="str">
         <x:v>10.302 - Aplic. 801004 - Fonte 02</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
         <x:v>202530370002</x:v>
       </x:c>
       <x:c r="B24" t="n">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="C24" t="str">
         <x:v>individual (transf. especial)</x:v>
       </x:c>
       <x:c r="D24" t="str">
-        <x:v>990000</x:v>
+        <x:v>20100</x:v>
       </x:c>
       <x:c r="E24" t="str">
         <x:v>ALEX MANENTE</x:v>
       </x:c>
       <x:c r="F24" t="str">
-        <x:v>022101-Div.de Planej. Des Urbano Sup. Proj.. e Obras Publ</x:v>
+        <x:v>022100-SECRETARIA DE OBRAS E PLANEJAMENTO URBANO</x:v>
       </x:c>
       <x:c r="G24" t="str">
         <x:v>Investimento</x:v>
       </x:c>
       <x:c r="H24" t="str">
         <x:v>Em Execução</x:v>
       </x:c>
       <x:c r="I24" t="str">
-        <x:v>899097,31</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J24" t="str">
-        <x:v>022101.1545203531.533 44905100 05.80000</x:v>
+        <x:v>15.452 - Aplic. 802003 - Fonte 05</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
         <x:v>202530370002</x:v>
       </x:c>
       <x:c r="B25" t="n">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="C25" t="str">
         <x:v>individual (transf. especial)</x:v>
       </x:c>
       <x:c r="D25" t="str">
-        <x:v>20100</x:v>
+        <x:v>990000</x:v>
       </x:c>
       <x:c r="E25" t="str">
         <x:v>ALEX MANENTE</x:v>
       </x:c>
       <x:c r="F25" t="str">
-        <x:v>022100-SECRETARIA DE OBRAS E PLANEJAMENTO URBANO</x:v>
+        <x:v>022101-Div.de Planej. Des Urbano Sup. Proj.. e Obras Publ</x:v>
       </x:c>
       <x:c r="G25" t="str">
         <x:v>Investimento</x:v>
       </x:c>
       <x:c r="H25" t="str">
         <x:v>Em Execução</x:v>
       </x:c>
       <x:c r="I25" t="str">
-        <x:v>0</x:v>
+        <x:v>899097,31</x:v>
       </x:c>
       <x:c r="J25" t="str">
-        <x:v>15.452 - Aplic. 802003 - Fonte 05</x:v>
+        <x:v>022101.1545203531.533 44905100 05.80000</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
         <x:v>202530372534</x:v>
       </x:c>
       <x:c r="B26" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C26" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D26" t="str">
         <x:v>300000</x:v>
       </x:c>
       <x:c r="E26" t="str">
         <x:v>SIMONE MARQUETO</x:v>
       </x:c>
       <x:c r="F26" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G26" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H26" t="str">
@@ -885,165 +885,165 @@
       </x:c>
       <x:c r="G27" t="str">
         <x:v>Investimento</x:v>
       </x:c>
       <x:c r="H27" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I27" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J27" t="str">
         <x:v>10.301 - Aplic. 801007 - Fonte 02</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
         <x:v>202532772624</x:v>
       </x:c>
       <x:c r="B28" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C28" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D28" t="str">
-        <x:v>31272</x:v>
+        <x:v>118728</x:v>
       </x:c>
       <x:c r="E28" t="str">
         <x:v>DEPUTADO JOÃO CURY</x:v>
       </x:c>
       <x:c r="F28" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G28" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H28" t="str">
         <x:v>Em Execução</x:v>
       </x:c>
       <x:c r="I28" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J28" t="str">
-        <x:v>10.303 - Aplic. 801003 - Fonte 02</x:v>
+        <x:v>10.301 - Aplic. 801003 - Fonte 02</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
         <x:v>202532772624</x:v>
       </x:c>
       <x:c r="B29" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C29" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D29" t="str">
-        <x:v>118728</x:v>
+        <x:v>31272</x:v>
       </x:c>
       <x:c r="E29" t="str">
         <x:v>DEPUTADO JOÃO CURY</x:v>
       </x:c>
       <x:c r="F29" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G29" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H29" t="str">
         <x:v>Em Execução</x:v>
       </x:c>
       <x:c r="I29" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J29" t="str">
-        <x:v>10.301 - Aplic. 801003 - Fonte 02</x:v>
+        <x:v>10.303 - Aplic. 801003 - Fonte 02</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
         <x:v>202537300002</x:v>
       </x:c>
       <x:c r="B30" t="n">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="C30" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D30" t="str">
         <x:v>50000</x:v>
       </x:c>
       <x:c r="E30" t="str">
-        <x:v>MIGUEL LOMBARDI</x:v>
+        <x:v>Deputado Federal Miguel Lombardi</x:v>
       </x:c>
       <x:c r="F30" t="str">
         <x:v>020900-Fundo Municipal de Assistência Social</x:v>
       </x:c>
       <x:c r="G30" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H30" t="str">
-        <x:v>Em Execução</x:v>
+        <x:v>Concluido</x:v>
       </x:c>
       <x:c r="I30" t="str">
-        <x:v>0</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="J30" t="str">
-        <x:v>020901.0824104672.683 33503900 05.800018</x:v>
+        <x:v>020901.0824104672.683 33503900 05.80000</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
         <x:v>202537300002</x:v>
       </x:c>
       <x:c r="B31" t="n">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="C31" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D31" t="str">
         <x:v>50000</x:v>
       </x:c>
       <x:c r="E31" t="str">
-        <x:v>Deputado Federal Miguel Lombardi</x:v>
+        <x:v>MIGUEL LOMBARDI</x:v>
       </x:c>
       <x:c r="F31" t="str">
         <x:v>020900-Fundo Municipal de Assistência Social</x:v>
       </x:c>
       <x:c r="G31" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H31" t="str">
-        <x:v>Concluido</x:v>
+        <x:v>Em Execução</x:v>
       </x:c>
       <x:c r="I31" t="str">
-        <x:v>50000</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="J31" t="str">
-        <x:v>020901.0824104672.683 33503900 05.80000</x:v>
+        <x:v>020901.0824104672.683 33503900 05.800018</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
         <x:v>202540940004</x:v>
       </x:c>
       <x:c r="B32" t="n">
         <x:v>2025</x:v>
       </x:c>
       <x:c r="C32" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D32" t="str">
         <x:v>300000</x:v>
       </x:c>
       <x:c r="E32" t="str">
         <x:v>MARA GABRILLI</x:v>
       </x:c>
       <x:c r="F32" t="str">
         <x:v>020900-Fundo Municipal de Assistência Social</x:v>
       </x:c>
       <x:c r="G32" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H32" t="str">
@@ -1240,98 +1240,98 @@
       </x:c>
       <x:c r="H38" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I38" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J38" t="str">
         <x:v>020901.0824404071.569 44905200 05.800003</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
         <x:v>202643500002</x:v>
       </x:c>
       <x:c r="B39" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C39" t="str">
         <x:v>individual (transf. especial)</x:v>
       </x:c>
       <x:c r="D39" t="str">
         <x:v>199000</x:v>
       </x:c>
       <x:c r="E39" t="str">
-        <x:v>Delegado Paulo Bilynskyj</x:v>
+        <x:v>PAULO BILYNSKYJ</x:v>
       </x:c>
       <x:c r="F39" t="str">
         <x:v>022102-Div. de Mobilidade Urbana, Transito e Posturas</x:v>
       </x:c>
       <x:c r="G39" t="str">
         <x:v>Investimento</x:v>
       </x:c>
       <x:c r="H39" t="str">
-        <x:v>Em Execução</x:v>
+        <x:v>Em processo Licitatório</x:v>
       </x:c>
       <x:c r="I39" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J39" t="str">
-        <x:v>022102.1545204681.657 44905200 05.802001</x:v>
+        <x:v>022102.1545204681.657 44905200 05.80000</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
         <x:v>202643500002</x:v>
       </x:c>
       <x:c r="B40" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C40" t="str">
         <x:v>individual (transf. especial)</x:v>
       </x:c>
       <x:c r="D40" t="str">
         <x:v>199000</x:v>
       </x:c>
       <x:c r="E40" t="str">
-        <x:v>PAULO BILYNSKYJ</x:v>
+        <x:v>Delegado Paulo Bilynskyj</x:v>
       </x:c>
       <x:c r="F40" t="str">
         <x:v>022102-Div. de Mobilidade Urbana, Transito e Posturas</x:v>
       </x:c>
       <x:c r="G40" t="str">
         <x:v>Investimento</x:v>
       </x:c>
       <x:c r="H40" t="str">
-        <x:v>Em processo Licitatório</x:v>
+        <x:v>Em Execução</x:v>
       </x:c>
       <x:c r="I40" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J40" t="str">
-        <x:v>022102.1545204681.657 44905200 05.80000</x:v>
+        <x:v>022102.1545204681.657 44905200 05.802001</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C41" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D41" t="str">
         <x:v>16181,17</x:v>
       </x:c>
       <x:c r="E41" t="str">
         <x:v>CARLOS CESAR PAIVA-PSD</x:v>
       </x:c>
       <x:c r="F41" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G41" t="str">
         <x:v>Investimento</x:v>
       </x:c>
       <x:c r="H41" t="str">
@@ -1636,51 +1636,51 @@
       <x:c r="A51" t="str">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B51" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C51" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D51" t="str">
         <x:v>8500</x:v>
       </x:c>
       <x:c r="E51" t="str">
         <x:v>CORONEL MUSSOLINI-PL</x:v>
       </x:c>
       <x:c r="F51" t="str">
         <x:v>020710-Fundo Municipal  de Cultura de Descalvado - FMCD</x:v>
       </x:c>
       <x:c r="G51" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H51" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I51" t="str">
-        <x:v>0</x:v>
+        <x:v>8500</x:v>
       </x:c>
       <x:c r="J51" t="str">
         <x:v>020710.1339203892.585 33503900 08.804003</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B52" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C52" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D52" t="str">
         <x:v>60000</x:v>
       </x:c>
       <x:c r="E52" t="str">
         <x:v>DRA VANISSE RODRIGUES GONÇALVES - REPUBLICANOS</x:v>
       </x:c>
       <x:c r="F52" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G52" t="str">
@@ -1813,101 +1813,101 @@
       </x:c>
       <x:c r="G56" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H56" t="str">
         <x:v>Em Execução</x:v>
       </x:c>
       <x:c r="I56" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J56" t="str">
         <x:v>10.302 - Aplic. 800004 - Fonte 05</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
         <x:v>31600018</x:v>
       </x:c>
       <x:c r="B57" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C57" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D57" t="str">
-        <x:v>200000</x:v>
+        <x:v>100000</x:v>
       </x:c>
       <x:c r="E57" t="str">
         <x:v>CELSO RUSSOMANO</x:v>
       </x:c>
       <x:c r="F57" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G57" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H57" t="str">
         <x:v>Em Execução</x:v>
       </x:c>
       <x:c r="I57" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J57" t="str">
-        <x:v>10.301 - Aplic. 800004 - Fonte 05</x:v>
+        <x:v>10.306 - Aplic. 800004 - Fonte 05</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
         <x:v>31600018</x:v>
       </x:c>
       <x:c r="B58" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C58" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D58" t="str">
-        <x:v>100000</x:v>
+        <x:v>200000</x:v>
       </x:c>
       <x:c r="E58" t="str">
         <x:v>CELSO RUSSOMANO</x:v>
       </x:c>
       <x:c r="F58" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G58" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H58" t="str">
         <x:v>Em Execução</x:v>
       </x:c>
       <x:c r="I58" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J58" t="str">
-        <x:v>10.306 - Aplic. 800004 - Fonte 05</x:v>
+        <x:v>10.301 - Aplic. 800004 - Fonte 05</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
         <x:v>31600018</x:v>
       </x:c>
       <x:c r="B59" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C59" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D59" t="str">
         <x:v>500000</x:v>
       </x:c>
       <x:c r="E59" t="str">
         <x:v>CELSO RUSSOMANO</x:v>
       </x:c>
       <x:c r="F59" t="str">
         <x:v>020200-Secretaria de Saúde</x:v>
       </x:c>
       <x:c r="G59" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H59" t="str">
@@ -2020,51 +2020,51 @@
       <x:c r="A63" t="str">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B63" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C63" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D63" t="str">
         <x:v>15863</x:v>
       </x:c>
       <x:c r="E63" t="str">
         <x:v>MICHELLI LONGO-PSD</x:v>
       </x:c>
       <x:c r="F63" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G63" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H63" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I63" t="str">
-        <x:v>0</x:v>
+        <x:v>8250</x:v>
       </x:c>
       <x:c r="J63" t="str">
         <x:v>020201.1030103922.593 33903900 08.804035</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B64" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C64" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D64" t="str">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="E64" t="str">
         <x:v>MICHELLI LONGO-PSD</x:v>
       </x:c>
       <x:c r="F64" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G64" t="str">
@@ -2372,83 +2372,83 @@
       <x:c r="A74" t="str">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B74" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C74" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D74" t="str">
         <x:v>25500</x:v>
       </x:c>
       <x:c r="E74" t="str">
         <x:v>JAKE BRONINI-PODEMOS</x:v>
       </x:c>
       <x:c r="F74" t="str">
         <x:v>021002-Divisão de Turismo</x:v>
       </x:c>
       <x:c r="G74" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H74" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I74" t="str">
-        <x:v>0</x:v>
+        <x:v>25500</x:v>
       </x:c>
       <x:c r="J74" t="str">
         <x:v>021002.1339204612.674 33903900 08.804043</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B75" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C75" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D75" t="str">
         <x:v>70000</x:v>
       </x:c>
       <x:c r="E75" t="str">
         <x:v>JAKE BRONINI-PODEMOS</x:v>
       </x:c>
       <x:c r="F75" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G75" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H75" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I75" t="str">
-        <x:v>0</x:v>
+        <x:v>70000</x:v>
       </x:c>
       <x:c r="J75" t="str">
         <x:v>020201.1030203982.595 33503900 08.804044</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str">
         <x:v>44290003</x:v>
       </x:c>
       <x:c r="B76" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C76" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D76" t="str">
         <x:v>206007</x:v>
       </x:c>
       <x:c r="E76" t="str">
         <x:v>MAURICIO NEVES</x:v>
       </x:c>
       <x:c r="F76" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G76" t="str">
@@ -2596,51 +2596,51 @@
       <x:c r="A81" t="str">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B81" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C81" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D81" t="str">
         <x:v>154600</x:v>
       </x:c>
       <x:c r="E81" t="str">
         <x:v>JACAÚNA RODRIGUES DE LIMA-PSD</x:v>
       </x:c>
       <x:c r="F81" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G81" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H81" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I81" t="str">
-        <x:v>0</x:v>
+        <x:v>154600</x:v>
       </x:c>
       <x:c r="J81" t="str">
         <x:v>020201.1030103922.593 33504300 08.804047</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B82" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C82" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D82" t="str">
         <x:v>10000</x:v>
       </x:c>
       <x:c r="E82" t="str">
         <x:v>DRA VANISSE RODRIGUES GONÇALVES - REPUBLICANOS</x:v>
       </x:c>
       <x:c r="F82" t="str">
         <x:v>020708-Divisão de Cultura</x:v>
       </x:c>
       <x:c r="G82" t="str">
@@ -2831,107 +2831,107 @@
       </x:c>
       <x:c r="E88" t="str">
         <x:v>BALEIA ROSSI</x:v>
       </x:c>
       <x:c r="F88" t="str">
         <x:v>022101-Div.de Planej. Des Urbano Sup. Proj.. e Obras Publ</x:v>
       </x:c>
       <x:c r="G88" t="str">
         <x:v>Investimento</x:v>
       </x:c>
       <x:c r="H88" t="str">
         <x:v>Em Execução</x:v>
       </x:c>
       <x:c r="I88" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J88" t="str">
         <x:v>15.452 - Aplic. 800014 - Fonte 05</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str">
         <x:v>50410001</x:v>
       </x:c>
       <x:c r="B89" t="n">
-        <x:v>2025</x:v>
+        <x:v>2026</x:v>
       </x:c>
       <x:c r="C89" t="str">
         <x:v>bancada/bloco</x:v>
       </x:c>
       <x:c r="D89" t="str">
-        <x:v>700000</x:v>
+        <x:v>250000</x:v>
       </x:c>
       <x:c r="E89" t="str">
-        <x:v>EMENDA DE COMISSÃO</x:v>
+        <x:v>EMENDA EM COMISSÃO</x:v>
       </x:c>
       <x:c r="F89" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G89" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H89" t="str">
         <x:v>Em Execução</x:v>
       </x:c>
       <x:c r="I89" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J89" t="str">
-        <x:v>020201.1030103922.593 33903900 05.902004</x:v>
+        <x:v>10.302 - Aplic. 902001 - Fonte 05</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str">
         <x:v>50410001</x:v>
       </x:c>
       <x:c r="B90" t="n">
-        <x:v>2026</x:v>
+        <x:v>2025</x:v>
       </x:c>
       <x:c r="C90" t="str">
         <x:v>bancada/bloco</x:v>
       </x:c>
       <x:c r="D90" t="str">
-        <x:v>250000</x:v>
+        <x:v>700000</x:v>
       </x:c>
       <x:c r="E90" t="str">
-        <x:v>EMENDA EM COMISSÃO</x:v>
+        <x:v>EMENDA DE COMISSÃO</x:v>
       </x:c>
       <x:c r="F90" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G90" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H90" t="str">
         <x:v>Em Execução</x:v>
       </x:c>
       <x:c r="I90" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J90" t="str">
-        <x:v>10.302 - Aplic. 902001 - Fonte 05</x:v>
+        <x:v>020201.1030103922.593 33903900 05.902004</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str">
         <x:v>50410002</x:v>
       </x:c>
       <x:c r="B91" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C91" t="str">
         <x:v>bancada/bloco</x:v>
       </x:c>
       <x:c r="D91" t="str">
         <x:v>700000</x:v>
       </x:c>
       <x:c r="E91" t="str">
         <x:v>EMENDA DE COMISSÃO</x:v>
       </x:c>
       <x:c r="F91" t="str">
         <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
       </x:c>
       <x:c r="G91" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H91" t="str">
@@ -3349,101 +3349,101 @@
       </x:c>
       <x:c r="G104" t="str">
         <x:v>Investimento</x:v>
       </x:c>
       <x:c r="H104" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I104" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J104" t="str">
         <x:v>021101.0412204381.019 44905100 08.804061</x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B105" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C105" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D105" t="str">
-        <x:v>2755</x:v>
+        <x:v>10800</x:v>
       </x:c>
       <x:c r="E105" t="str">
         <x:v>CORONEL MUSSOLINI-PL</x:v>
       </x:c>
       <x:c r="F105" t="str">
         <x:v>020110-Fundo Municipal da Segurança Pública - FMSP</x:v>
       </x:c>
       <x:c r="G105" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H105" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I105" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J105" t="str">
-        <x:v>06.181 - Aplic. 804062 - Fonte 08</x:v>
+        <x:v>020110.0618104292.631 33903600 08.804262</x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B106" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C106" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D106" t="str">
-        <x:v>10800</x:v>
+        <x:v>2755</x:v>
       </x:c>
       <x:c r="E106" t="str">
         <x:v>CORONEL MUSSOLINI-PL</x:v>
       </x:c>
       <x:c r="F106" t="str">
         <x:v>020110-Fundo Municipal da Segurança Pública - FMSP</x:v>
       </x:c>
       <x:c r="G106" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H106" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I106" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J106" t="str">
-        <x:v>020110.0618104292.631 33903600 08.804262</x:v>
+        <x:v>06.181 - Aplic. 804062 - Fonte 08</x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B107" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C107" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D107" t="str">
         <x:v>25000</x:v>
       </x:c>
       <x:c r="E107" t="str">
         <x:v>ARGEU DONIZETTI RESCHINI-PP</x:v>
       </x:c>
       <x:c r="F107" t="str">
         <x:v>020111-Gab. do Prefeito - FMI</x:v>
       </x:c>
       <x:c r="G107" t="str">
         <x:v>Investimento</x:v>
       </x:c>
       <x:c r="H107" t="str">
@@ -4268,90 +4268,186 @@
       </x:c>
       <x:c r="D133" t="str">
         <x:v>5000</x:v>
       </x:c>
       <x:c r="E133" t="str">
         <x:v>CARLOS CESAR PAIVA-PSD</x:v>
       </x:c>
       <x:c r="F133" t="str">
         <x:v>020901-Divisão de Assistência Social - FMAS</x:v>
       </x:c>
       <x:c r="G133" t="str">
         <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H133" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I133" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J133" t="str">
         <x:v>020901.0824304042.606 33504300 08.804084</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str">
-        <x:v>9</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B134" t="n">
         <x:v>2026</x:v>
       </x:c>
       <x:c r="C134" t="str">
         <x:v>individual (transf. com final. especif.)</x:v>
       </x:c>
       <x:c r="D134" t="str">
-        <x:v>69269,16</x:v>
+        <x:v>5000</x:v>
       </x:c>
       <x:c r="E134" t="str">
-        <x:v>JAKE BRONINI-PODEMOS</x:v>
+        <x:v>Dra Vanisse Rodrigues Gonçalves - Republicanos</x:v>
       </x:c>
       <x:c r="F134" t="str">
-        <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
+        <x:v>021002-Divisão de Turismo</x:v>
       </x:c>
       <x:c r="G134" t="str">
-        <x:v>Investimento</x:v>
+        <x:v>Custeio</x:v>
       </x:c>
       <x:c r="H134" t="str">
         <x:v>Em Definição</x:v>
       </x:c>
       <x:c r="I134" t="str">
         <x:v>0</x:v>
       </x:c>
       <x:c r="J134" t="str">
-        <x:v>020201.1030203921.562 44905200 08.804009</x:v>
+        <x:v>021002.1339204712.695 33903900 08.804085</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B135" t="n">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="C135" t="str">
+        <x:v>individual (transf. com final. especif.)</x:v>
+      </x:c>
+      <x:c r="D135" t="str">
+        <x:v>11212,15</x:v>
+      </x:c>
+      <x:c r="E135" t="str">
+        <x:v>Dra Vanisse Rodrigues Gonçalves - Republicanos</x:v>
+      </x:c>
+      <x:c r="F135" t="str">
+        <x:v>022001-DIVISÃO AGRICOLA, PECUÁRIA E DE ABASTECIMENTO</x:v>
+      </x:c>
+      <x:c r="G135" t="str">
+        <x:v>Custeio</x:v>
+      </x:c>
+      <x:c r="H135" t="str">
+        <x:v>Em Definição</x:v>
+      </x:c>
+      <x:c r="I135" t="str">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J135" t="str">
+        <x:v>022001.2060804432.643 33903200 08.804086</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136">
+      <x:c r="A136" t="str">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B136" t="n">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="C136" t="str">
+        <x:v>individual (transf. com final. especif.)</x:v>
+      </x:c>
+      <x:c r="D136" t="str">
+        <x:v>29000</x:v>
+      </x:c>
+      <x:c r="E136" t="str">
+        <x:v>Diego Rodrigues da Silva -  PL</x:v>
+      </x:c>
+      <x:c r="F136" t="str">
+        <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
+      </x:c>
+      <x:c r="G136" t="str">
+        <x:v>Custeio</x:v>
+      </x:c>
+      <x:c r="H136" t="str">
+        <x:v>Em Definição</x:v>
+      </x:c>
+      <x:c r="I136" t="str">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J136" t="str">
+        <x:v>020201.1030203982.595 33903200 08.804087</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137">
+      <x:c r="A137" t="str">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B137" t="n">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="C137" t="str">
+        <x:v>individual (transf. com final. especif.)</x:v>
+      </x:c>
+      <x:c r="D137" t="str">
+        <x:v>69269,16</x:v>
+      </x:c>
+      <x:c r="E137" t="str">
+        <x:v>JAKE BRONINI-PODEMOS</x:v>
+      </x:c>
+      <x:c r="F137" t="str">
+        <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
+      </x:c>
+      <x:c r="G137" t="str">
+        <x:v>Investimento</x:v>
+      </x:c>
+      <x:c r="H137" t="str">
+        <x:v>Em Definição</x:v>
+      </x:c>
+      <x:c r="I137" t="str">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J137" t="str">
+        <x:v>020201.1030203921.562 44905200 08.804009</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138">
+      <x:c r="A138" t="str">
         <x:v>90600004</x:v>
       </x:c>
-      <x:c r="B135" t="n">
-[...5 lines deleted...]
-      <x:c r="D135" t="str">
+      <x:c r="B138" t="n">
+        <x:v>2026</x:v>
+      </x:c>
+      <x:c r="C138" t="str">
+        <x:v>individual (transf. com final. especif.)</x:v>
+      </x:c>
+      <x:c r="D138" t="str">
         <x:v>100000</x:v>
       </x:c>
-      <x:c r="E135" t="str">
+      <x:c r="E138" t="str">
         <x:v>GUILHERME DERRITE</x:v>
       </x:c>
-      <x:c r="F135" t="str">
-[...5 lines deleted...]
-      <x:c r="H135" t="str">
+      <x:c r="F138" t="str">
+        <x:v>020201-Div. Prev. Ass. Médica à Saúde - FMS</x:v>
+      </x:c>
+      <x:c r="G138" t="str">
+        <x:v>Custeio</x:v>
+      </x:c>
+      <x:c r="H138" t="str">
         <x:v>Em Execução</x:v>
       </x:c>
-      <x:c r="I135" t="str">
-[...2 lines deleted...]
-      <x:c r="J135" t="str">
+      <x:c r="I138" t="str">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="J138" t="str">
         <x:v>020201.1030103922.593 33903900 05.800008</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>