--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -1,222 +1,222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ffed996ede49b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cf58c151bae4c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:bookViews>
     <x:workbookView/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R6360c96e61a043d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Table1" sheetId="1" r:id="R4105056f2f6d45dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6360c96e61a043d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rIdStyles" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4105056f2f6d45dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetData>
     <x:row r="1">
       <x:c r="A1" t="str">
         <x:v>Rubrica</x:v>
       </x:c>
       <x:c r="B1" t="str">
         <x:v>Classificacao</x:v>
       </x:c>
       <x:c r="C1" t="str">
         <x:v>ValorRealizadoReceita</x:v>
       </x:c>
       <x:c r="D1" t="str">
         <x:v>ValorOrcadoReceita</x:v>
       </x:c>
     </x:row>
     <x:row r="2">
       <x:c r="A2" t="str">
         <x:v>Receitas Correntes</x:v>
       </x:c>
       <x:c r="B2" t="str">
         <x:v>1000000000</x:v>
       </x:c>
       <x:c r="C2" t="str">
-        <x:v>181.140.235,72</x:v>
+        <x:v>209.199.953,45</x:v>
       </x:c>
       <x:c r="D2" t="str">
         <x:v>247.253.062,07</x:v>
       </x:c>
     </x:row>
     <x:row r="3">
       <x:c r="A3" t="str">
         <x:v>Impostos, Taxas e Contribuições de Melhoria</x:v>
       </x:c>
       <x:c r="B3" t="str">
         <x:v>1100000000</x:v>
       </x:c>
       <x:c r="C3" t="str">
-        <x:v>28.347.293,43</x:v>
+        <x:v>32.749.705,45</x:v>
       </x:c>
       <x:c r="D3" t="str">
         <x:v>42.605.918,67</x:v>
       </x:c>
     </x:row>
     <x:row r="4">
       <x:c r="A4" t="str">
         <x:v>Impostos</x:v>
       </x:c>
       <x:c r="B4" t="str">
         <x:v>1110000000</x:v>
       </x:c>
       <x:c r="C4" t="str">
-        <x:v>26.186.772,81</x:v>
+        <x:v>30.433.369,71</x:v>
       </x:c>
       <x:c r="D4" t="str">
         <x:v>38.931.557,29</x:v>
       </x:c>
     </x:row>
     <x:row r="5">
       <x:c r="A5" t="str">
         <x:v>Impostos sobre o Patrimônio</x:v>
       </x:c>
       <x:c r="B5" t="str">
         <x:v>1112000000</x:v>
       </x:c>
       <x:c r="C5" t="str">
-        <x:v>8.857.676,48</x:v>
+        <x:v>9.951.763,50</x:v>
       </x:c>
       <x:c r="D5" t="str">
         <x:v>15.178.895,64</x:v>
       </x:c>
     </x:row>
     <x:row r="6">
       <x:c r="A6" t="str">
         <x:v>Imposto sobre a Propriedade Predial e Territorial Urbana</x:v>
       </x:c>
       <x:c r="B6" t="str">
         <x:v>1112500000</x:v>
       </x:c>
       <x:c r="C6" t="str">
-        <x:v>7.142.672,68</x:v>
+        <x:v>7.717.970,46</x:v>
       </x:c>
       <x:c r="D6" t="str">
         <x:v>11.609.232,32</x:v>
       </x:c>
     </x:row>
     <x:row r="7">
       <x:c r="A7" t="str">
         <x:v>Imposto sobre a Propriedade Predial e Territorial Urbana - Principal</x:v>
       </x:c>
       <x:c r="B7" t="str">
         <x:v>1112500100</x:v>
       </x:c>
       <x:c r="C7" t="str">
-        <x:v>5.843.147,30</x:v>
+        <x:v>6.318.408,50</x:v>
       </x:c>
       <x:c r="D7" t="str">
         <x:v>9.283.722,30</x:v>
       </x:c>
     </x:row>
     <x:row r="8">
       <x:c r="A8" t="str">
         <x:v>Imposto sobre a Propriedade Predial e Territorial Urbana -  Multas e Juros</x:v>
       </x:c>
       <x:c r="B8" t="str">
         <x:v>1112500200</x:v>
       </x:c>
       <x:c r="C8" t="str">
-        <x:v>19.878,46</x:v>
+        <x:v>24.343,95</x:v>
       </x:c>
       <x:c r="D8" t="str">
         <x:v>19.264,46</x:v>
       </x:c>
     </x:row>
     <x:row r="9">
       <x:c r="A9" t="str">
         <x:v>Imposto sobre a Propriedade Predial e Territorial Urbana - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B9" t="str">
         <x:v>1112500300</x:v>
       </x:c>
       <x:c r="C9" t="str">
-        <x:v>876.535,46</x:v>
+        <x:v>926.827,04</x:v>
       </x:c>
       <x:c r="D9" t="str">
         <x:v>1.858.120,57</x:v>
       </x:c>
     </x:row>
     <x:row r="10">
       <x:c r="A10" t="str">
         <x:v>Imposto sobre a Propriedade Predial e Territorial Urbana - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B10" t="str">
         <x:v>1112500400</x:v>
       </x:c>
       <x:c r="C10" t="str">
-        <x:v>403.111,46</x:v>
+        <x:v>448.390,97</x:v>
       </x:c>
       <x:c r="D10" t="str">
         <x:v>448.124,99</x:v>
       </x:c>
     </x:row>
     <x:row r="11">
       <x:c r="A11" t="str">
         <x:v>Impostos sobre Transmissão Inter Vivos de Bens Imóveis e de Direitos Reais sobre Imóveis</x:v>
       </x:c>
       <x:c r="B11" t="str">
         <x:v>1112530000</x:v>
       </x:c>
       <x:c r="C11" t="str">
-        <x:v>1.715.003,80</x:v>
+        <x:v>2.233.793,04</x:v>
       </x:c>
       <x:c r="D11" t="str">
         <x:v>3.569.663,32</x:v>
       </x:c>
     </x:row>
     <x:row r="12">
       <x:c r="A12" t="str">
         <x:v>Impostos sobre Transmissão Inter Vivos de Bens Imóveis e de Direitos Reais sobre Imóveis - Principal</x:v>
       </x:c>
       <x:c r="B12" t="str">
         <x:v>1112530100</x:v>
       </x:c>
       <x:c r="C12" t="str">
-        <x:v>1.714.893,40</x:v>
+        <x:v>2.233.682,64</x:v>
       </x:c>
       <x:c r="D12" t="str">
         <x:v>3.562.693,44</x:v>
       </x:c>
     </x:row>
     <x:row r="13">
       <x:c r="A13" t="str">
         <x:v>Impostos sobre Transmissão Inter Vivos de Bens Imóveis e de Direitos Reais sobre Imóveis -  Multas e</x:v>
       </x:c>
       <x:c r="B13" t="str">
         <x:v>1112530200</x:v>
       </x:c>
       <x:c r="C13" t="str">
         <x:v>110,40</x:v>
       </x:c>
       <x:c r="D13" t="str">
         <x:v>6.762,88</x:v>
       </x:c>
     </x:row>
     <x:row r="14">
       <x:c r="A14" t="str">
         <x:v>Impostos sobre Transmissão Inter Vivos de Bens Imóveis e de Direitos Reais sobre Imóveis - Dívida At</x:v>
       </x:c>
       <x:c r="B14" t="str">
         <x:v>1112530300</x:v>
@@ -228,541 +228,541 @@
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="15">
       <x:c r="A15" t="str">
         <x:v>Impostos sobre Transmissão Inter Vivos de Bens Imóveis e de Direitos Reais sobre Imóveis - Dívida At</x:v>
       </x:c>
       <x:c r="B15" t="str">
         <x:v>1112530400</x:v>
       </x:c>
       <x:c r="C15" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D15" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="16">
       <x:c r="A16" t="str">
         <x:v>Impostos sobre a Renda e Proventos de Qualquer Natureza</x:v>
       </x:c>
       <x:c r="B16" t="str">
         <x:v>1113000000</x:v>
       </x:c>
       <x:c r="C16" t="str">
-        <x:v>5.031.669,88</x:v>
+        <x:v>5.772.503,65</x:v>
       </x:c>
       <x:c r="D16" t="str">
         <x:v>7.500.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="17">
       <x:c r="A17" t="str">
         <x:v>Imposto sobre a Renda - Retido na Fonte</x:v>
       </x:c>
       <x:c r="B17" t="str">
         <x:v>1113030000</x:v>
       </x:c>
       <x:c r="C17" t="str">
-        <x:v>5.031.669,88</x:v>
+        <x:v>5.772.503,65</x:v>
       </x:c>
       <x:c r="D17" t="str">
         <x:v>7.500.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="18">
       <x:c r="A18" t="str">
         <x:v>Imposto sobre a Renda - Retido na Fonte - Trabalho</x:v>
       </x:c>
       <x:c r="B18" t="str">
         <x:v>1113031000</x:v>
       </x:c>
       <x:c r="C18" t="str">
-        <x:v>5.031.669,88</x:v>
+        <x:v>5.772.503,65</x:v>
       </x:c>
       <x:c r="D18" t="str">
         <x:v>7.500.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="19">
       <x:c r="A19" t="str">
         <x:v>Imposto sobre a Renda - Retido na Fonte - Trabalho - Principal</x:v>
       </x:c>
       <x:c r="B19" t="str">
         <x:v>1113031100</x:v>
       </x:c>
       <x:c r="C19" t="str">
-        <x:v>5.031.669,88</x:v>
+        <x:v>5.772.503,65</x:v>
       </x:c>
       <x:c r="D19" t="str">
         <x:v>7.500.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="20">
       <x:c r="A20" t="str">
         <x:v>Impostos sobre a Produção e Circulação de Mercadorias e Serviços</x:v>
       </x:c>
       <x:c r="B20" t="str">
         <x:v>1114000000</x:v>
       </x:c>
       <x:c r="C20" t="str">
-        <x:v>12.297.426,45</x:v>
+        <x:v>14.709.102,56</x:v>
       </x:c>
       <x:c r="D20" t="str">
         <x:v>16.252.661,65</x:v>
       </x:c>
     </x:row>
     <x:row r="21">
       <x:c r="A21" t="str">
         <x:v>Impostos sobre Serviços</x:v>
       </x:c>
       <x:c r="B21" t="str">
         <x:v>1114510000</x:v>
       </x:c>
       <x:c r="C21" t="str">
-        <x:v>12.297.426,45</x:v>
+        <x:v>14.709.102,56</x:v>
       </x:c>
       <x:c r="D21" t="str">
         <x:v>16.252.661,65</x:v>
       </x:c>
     </x:row>
     <x:row r="22">
       <x:c r="A22" t="str">
         <x:v>Imposto sobre Serviços de Qualquer Natureza - ISSQN</x:v>
       </x:c>
       <x:c r="B22" t="str">
         <x:v>1114511000</x:v>
       </x:c>
       <x:c r="C22" t="str">
-        <x:v>12.297.426,45</x:v>
+        <x:v>14.709.102,56</x:v>
       </x:c>
       <x:c r="D22" t="str">
         <x:v>16.252.661,65</x:v>
       </x:c>
     </x:row>
     <x:row r="23">
       <x:c r="A23" t="str">
         <x:v>Imposto sobre Serviços de Qualquer Natureza - ISSQN - Principal</x:v>
       </x:c>
       <x:c r="B23" t="str">
         <x:v>1114511100</x:v>
       </x:c>
       <x:c r="C23" t="str">
-        <x:v>12.021.018,65</x:v>
+        <x:v>14.418.922,07</x:v>
       </x:c>
       <x:c r="D23" t="str">
         <x:v>15.443.093,14</x:v>
       </x:c>
     </x:row>
     <x:row r="24">
       <x:c r="A24" t="str">
         <x:v>Imposto sobre Serviços de Qualquer Natureza - ISSQN -  Multas e Juros</x:v>
       </x:c>
       <x:c r="B24" t="str">
         <x:v>1114511200</x:v>
       </x:c>
       <x:c r="C24" t="str">
-        <x:v>43.192,88</x:v>
+        <x:v>44.869,32</x:v>
       </x:c>
       <x:c r="D24" t="str">
         <x:v>75.676,10</x:v>
       </x:c>
     </x:row>
     <x:row r="25">
       <x:c r="A25" t="str">
         <x:v>Imposto sobre Serviços de Qualquer Natureza - ISSQN - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B25" t="str">
         <x:v>1114511300</x:v>
       </x:c>
       <x:c r="C25" t="str">
-        <x:v>144.315,61</x:v>
+        <x:v>150.177,13</x:v>
       </x:c>
       <x:c r="D25" t="str">
         <x:v>648.603,23</x:v>
       </x:c>
     </x:row>
     <x:row r="26">
       <x:c r="A26" t="str">
         <x:v>Imposto sobre Serviços de Qualquer Natureza - ISSQN - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B26" t="str">
         <x:v>1114511400</x:v>
       </x:c>
       <x:c r="C26" t="str">
-        <x:v>88.899,31</x:v>
+        <x:v>95.134,04</x:v>
       </x:c>
       <x:c r="D26" t="str">
         <x:v>85.289,18</x:v>
       </x:c>
     </x:row>
     <x:row r="27">
       <x:c r="A27" t="str">
         <x:v>Taxas</x:v>
       </x:c>
       <x:c r="B27" t="str">
         <x:v>1120000000</x:v>
       </x:c>
       <x:c r="C27" t="str">
-        <x:v>2.154.402,38</x:v>
+        <x:v>2.308.984,27</x:v>
       </x:c>
       <x:c r="D27" t="str">
         <x:v>3.670.153,07</x:v>
       </x:c>
     </x:row>
     <x:row r="28">
       <x:c r="A28" t="str">
         <x:v>Taxas pelo Exercício do Poder de Polícia</x:v>
       </x:c>
       <x:c r="B28" t="str">
         <x:v>1121000000</x:v>
       </x:c>
       <x:c r="C28" t="str">
-        <x:v>788.608,24</x:v>
+        <x:v>822.456,03</x:v>
       </x:c>
       <x:c r="D28" t="str">
         <x:v>1.758.469,88</x:v>
       </x:c>
     </x:row>
     <x:row r="29">
       <x:c r="A29" t="str">
         <x:v>Taxas de Inspeção, Controle e Fiscalização</x:v>
       </x:c>
       <x:c r="B29" t="str">
         <x:v>1121010000</x:v>
       </x:c>
       <x:c r="C29" t="str">
-        <x:v>685.498,16</x:v>
+        <x:v>712.603,51</x:v>
       </x:c>
       <x:c r="D29" t="str">
         <x:v>1.603.560,83</x:v>
       </x:c>
     </x:row>
     <x:row r="30">
       <x:c r="A30" t="str">
         <x:v>Taxas de Inspeção, Controle e Fiscalização - Principal</x:v>
       </x:c>
       <x:c r="B30" t="str">
         <x:v>1121010100</x:v>
       </x:c>
       <x:c r="C30" t="str">
-        <x:v>500.103,01</x:v>
+        <x:v>509.601,88</x:v>
       </x:c>
       <x:c r="D30" t="str">
         <x:v>1.395.570,32</x:v>
       </x:c>
     </x:row>
     <x:row r="31">
       <x:c r="A31" t="str">
         <x:v>Taxa de Licença para Funcionamento de Estabelecimentos Com e Ind.Prestadores de Serviços-Principal</x:v>
       </x:c>
       <x:c r="B31" t="str">
         <x:v>1121010101</x:v>
       </x:c>
       <x:c r="C31" t="str">
-        <x:v>439.731,97</x:v>
+        <x:v>446.830,03</x:v>
       </x:c>
       <x:c r="D31" t="str">
         <x:v>1.295.780,79</x:v>
       </x:c>
     </x:row>
     <x:row r="32">
       <x:c r="A32" t="str">
         <x:v>Taxa de Publicidade Comercial-Principal</x:v>
       </x:c>
       <x:c r="B32" t="str">
         <x:v>1121010102</x:v>
       </x:c>
       <x:c r="C32" t="str">
-        <x:v>21.754,16</x:v>
+        <x:v>22.048,63</x:v>
       </x:c>
       <x:c r="D32" t="str">
         <x:v>41.691,87</x:v>
       </x:c>
     </x:row>
     <x:row r="33">
       <x:c r="A33" t="str">
         <x:v>Taxa de Utilização de Área de Domínio Público-Principal</x:v>
       </x:c>
       <x:c r="B33" t="str">
         <x:v>1121010103</x:v>
       </x:c>
       <x:c r="C33" t="str">
-        <x:v>38.616,88</x:v>
+        <x:v>39.148,00</x:v>
       </x:c>
       <x:c r="D33" t="str">
         <x:v>57.967,25</x:v>
       </x:c>
     </x:row>
     <x:row r="34">
       <x:c r="A34" t="str">
         <x:v>Taxa de Registro de Inspeção Municipal - SIM-Principal</x:v>
       </x:c>
       <x:c r="B34" t="str">
         <x:v>1121010104</x:v>
       </x:c>
       <x:c r="C34" t="str">
-        <x:v>0,00</x:v>
+        <x:v>1.575,22</x:v>
       </x:c>
       <x:c r="D34" t="str">
         <x:v>130,41</x:v>
       </x:c>
     </x:row>
     <x:row r="35">
       <x:c r="A35" t="str">
         <x:v>Taxas de Inspeção, Controle e Fiscalização -  Multas e Juros</x:v>
       </x:c>
       <x:c r="B35" t="str">
         <x:v>1121010200</x:v>
       </x:c>
       <x:c r="C35" t="str">
-        <x:v>2.834,63</x:v>
+        <x:v>3.362,86</x:v>
       </x:c>
       <x:c r="D35" t="str">
         <x:v>3.324,43</x:v>
       </x:c>
     </x:row>
     <x:row r="36">
       <x:c r="A36" t="str">
         <x:v>Taxa de Licença para Funcionamento de Estabelec.Com.e Ind. Prestadores de Serviços-Multas e Juros</x:v>
       </x:c>
       <x:c r="B36" t="str">
         <x:v>1121010201</x:v>
       </x:c>
       <x:c r="C36" t="str">
-        <x:v>2.489,01</x:v>
+        <x:v>2.996,17</x:v>
       </x:c>
       <x:c r="D36" t="str">
         <x:v>2.753,10</x:v>
       </x:c>
     </x:row>
     <x:row r="37">
       <x:c r="A37" t="str">
         <x:v>Taxa de Publicidade Comercial-Multas e Juros</x:v>
       </x:c>
       <x:c r="B37" t="str">
         <x:v>1121010202</x:v>
       </x:c>
       <x:c r="C37" t="str">
-        <x:v>85,68</x:v>
+        <x:v>106,75</x:v>
       </x:c>
       <x:c r="D37" t="str">
         <x:v>108,68</x:v>
       </x:c>
     </x:row>
     <x:row r="38">
       <x:c r="A38" t="str">
         <x:v>Taxa de Utilização de Área de Domínio Público-Multas e Juros</x:v>
       </x:c>
       <x:c r="B38" t="str">
         <x:v>1121010203</x:v>
       </x:c>
       <x:c r="C38" t="str">
         <x:v>259,94</x:v>
       </x:c>
       <x:c r="D38" t="str">
         <x:v>359,15</x:v>
       </x:c>
     </x:row>
     <x:row r="39">
       <x:c r="A39" t="str">
         <x:v>Taxa de Registro de Inspeção Municipal-SIM-Multas e Juros</x:v>
       </x:c>
       <x:c r="B39" t="str">
         <x:v>1121010204</x:v>
       </x:c>
       <x:c r="C39" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D39" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="40">
       <x:c r="A40" t="str">
         <x:v>Taxas de Inspeção, Controle e Fiscalização - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B40" t="str">
         <x:v>1121010300</x:v>
       </x:c>
       <x:c r="C40" t="str">
-        <x:v>115.599,67</x:v>
+        <x:v>124.387,91</x:v>
       </x:c>
       <x:c r="D40" t="str">
         <x:v>128.977,56</x:v>
       </x:c>
     </x:row>
     <x:row r="41">
       <x:c r="A41" t="str">
         <x:v>Taxa de Licença para Funcion.de Estabelec.Com.e Ind. Prestadores de Serviços-Dívida Ativa-Principal</x:v>
       </x:c>
       <x:c r="B41" t="str">
         <x:v>1121010301</x:v>
       </x:c>
       <x:c r="C41" t="str">
-        <x:v>102.299,42</x:v>
+        <x:v>108.462,72</x:v>
       </x:c>
       <x:c r="D41" t="str">
         <x:v>107.426,79</x:v>
       </x:c>
     </x:row>
     <x:row r="42">
       <x:c r="A42" t="str">
         <x:v>Taxa de Publicidade Comercial-Dívida Ativa-Principal</x:v>
       </x:c>
       <x:c r="B42" t="str">
         <x:v>1121010302</x:v>
       </x:c>
       <x:c r="C42" t="str">
-        <x:v>7.852,67</x:v>
+        <x:v>8.782,50</x:v>
       </x:c>
       <x:c r="D42" t="str">
         <x:v>10.329,30</x:v>
       </x:c>
     </x:row>
     <x:row r="43">
       <x:c r="A43" t="str">
         <x:v>Taxa de Utilização de Área de Domínio Público-Dívida Ativa-Principal</x:v>
       </x:c>
       <x:c r="B43" t="str">
         <x:v>1121010303</x:v>
       </x:c>
       <x:c r="C43" t="str">
-        <x:v>5.447,58</x:v>
+        <x:v>7.142,69</x:v>
       </x:c>
       <x:c r="D43" t="str">
         <x:v>11.117,97</x:v>
       </x:c>
     </x:row>
     <x:row r="44">
       <x:c r="A44" t="str">
         <x:v>Taxa de Registro de Inspeção Municipal-Dívida Ativa-Principal</x:v>
       </x:c>
       <x:c r="B44" t="str">
         <x:v>1121010304</x:v>
       </x:c>
       <x:c r="C44" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D44" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="45">
       <x:c r="A45" t="str">
         <x:v>Taxas de Inspeção, Controle e Fiscalização - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B45" t="str">
         <x:v>1121010400</x:v>
       </x:c>
       <x:c r="C45" t="str">
-        <x:v>66.960,85</x:v>
+        <x:v>75.250,86</x:v>
       </x:c>
       <x:c r="D45" t="str">
         <x:v>75.688,52</x:v>
       </x:c>
     </x:row>
     <x:row r="46">
       <x:c r="A46" t="str">
         <x:v>Taxa de Licença para Funcion.de Estab.Com.e Ind.Prestadores de Serviços-Dívida Ativa-Multas e Juros</x:v>
       </x:c>
       <x:c r="B46" t="str">
         <x:v>1121010401</x:v>
       </x:c>
       <x:c r="C46" t="str">
-        <x:v>54.881,01</x:v>
+        <x:v>61.278,26</x:v>
       </x:c>
       <x:c r="D46" t="str">
         <x:v>59.748,48</x:v>
       </x:c>
     </x:row>
     <x:row r="47">
       <x:c r="A47" t="str">
         <x:v>Taxa de Publicidade Comercial-Dívida Ativa-Multas e Juros</x:v>
       </x:c>
       <x:c r="B47" t="str">
         <x:v>1121010402</x:v>
       </x:c>
       <x:c r="C47" t="str">
-        <x:v>5.942,94</x:v>
+        <x:v>6.768,83</x:v>
       </x:c>
       <x:c r="D47" t="str">
         <x:v>6.233,81</x:v>
       </x:c>
     </x:row>
     <x:row r="48">
       <x:c r="A48" t="str">
         <x:v>Taxa de Utilização de Área de Domínio Púiblico-Dívida Ativa-Multas e Juros</x:v>
       </x:c>
       <x:c r="B48" t="str">
         <x:v>1121010403</x:v>
       </x:c>
       <x:c r="C48" t="str">
-        <x:v>6.136,90</x:v>
+        <x:v>7.203,77</x:v>
       </x:c>
       <x:c r="D48" t="str">
         <x:v>9.602,73</x:v>
       </x:c>
     </x:row>
     <x:row r="49">
       <x:c r="A49" t="str">
         <x:v>Taxa de Registro de Inspeção Municipal-SIM-Dívida Ativa-Multas e Juros</x:v>
       </x:c>
       <x:c r="B49" t="str">
         <x:v>1121010404</x:v>
       </x:c>
       <x:c r="C49" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D49" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="50">
       <x:c r="A50" t="str">
         <x:v>Taxa de Controle e Fiscalização Ambiental</x:v>
       </x:c>
       <x:c r="B50" t="str">
         <x:v>1121040000</x:v>
       </x:c>
       <x:c r="C50" t="str">
-        <x:v>9.802,40</x:v>
+        <x:v>11.254,65</x:v>
       </x:c>
       <x:c r="D50" t="str">
         <x:v>8.798,10</x:v>
       </x:c>
     </x:row>
     <x:row r="51">
       <x:c r="A51" t="str">
         <x:v>Taxa de Controle e Fiscalização Ambiental - Principal</x:v>
       </x:c>
       <x:c r="B51" t="str">
         <x:v>1121040100</x:v>
       </x:c>
       <x:c r="C51" t="str">
-        <x:v>9.802,40</x:v>
+        <x:v>11.254,65</x:v>
       </x:c>
       <x:c r="D51" t="str">
         <x:v>8.487,60</x:v>
       </x:c>
     </x:row>
     <x:row r="52">
       <x:c r="A52" t="str">
         <x:v>Taxa de Controle e Fiscalização Ambiental -  Multas e Juros</x:v>
       </x:c>
       <x:c r="B52" t="str">
         <x:v>1121040200</x:v>
       </x:c>
       <x:c r="C52" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D52" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="53">
       <x:c r="A53" t="str">
         <x:v>Taxa de Controle e Fiscalização Ambiental - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B53" t="str">
         <x:v>1121040300</x:v>
@@ -774,681 +774,681 @@
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="54">
       <x:c r="A54" t="str">
         <x:v>Taxa de Controle e Fiscalização Ambiental - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B54" t="str">
         <x:v>1121040400</x:v>
       </x:c>
       <x:c r="C54" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D54" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="55">
       <x:c r="A55" t="str">
         <x:v>Taxa de Fiscalização de Vigilância Sanitária</x:v>
       </x:c>
       <x:c r="B55" t="str">
         <x:v>1121500000</x:v>
       </x:c>
       <x:c r="C55" t="str">
-        <x:v>93.307,68</x:v>
+        <x:v>98.597,87</x:v>
       </x:c>
       <x:c r="D55" t="str">
         <x:v>146.110,95</x:v>
       </x:c>
     </x:row>
     <x:row r="56">
       <x:c r="A56" t="str">
         <x:v>Taxa de Fiscalização de Vigilância Sanitária - Principal</x:v>
       </x:c>
       <x:c r="B56" t="str">
         <x:v>1121500100</x:v>
       </x:c>
       <x:c r="C56" t="str">
-        <x:v>64.817,85</x:v>
+        <x:v>68.069,84</x:v>
       </x:c>
       <x:c r="D56" t="str">
         <x:v>98.786,61</x:v>
       </x:c>
     </x:row>
     <x:row r="57">
       <x:c r="A57" t="str">
         <x:v>Taxa de Fiscalização de Vigilância Sanitária -  Multas e Juros</x:v>
       </x:c>
       <x:c r="B57" t="str">
         <x:v>1121500200</x:v>
       </x:c>
       <x:c r="C57" t="str">
-        <x:v>426,79</x:v>
+        <x:v>531,45</x:v>
       </x:c>
       <x:c r="D57" t="str">
         <x:v>324,99</x:v>
       </x:c>
     </x:row>
     <x:row r="58">
       <x:c r="A58" t="str">
         <x:v>Taxa de Fiscalização de Vigilância Sanitária - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B58" t="str">
         <x:v>1121500300</x:v>
       </x:c>
       <x:c r="C58" t="str">
-        <x:v>16.208,14</x:v>
+        <x:v>17.339,32</x:v>
       </x:c>
       <x:c r="D58" t="str">
         <x:v>28.584,63</x:v>
       </x:c>
     </x:row>
     <x:row r="59">
       <x:c r="A59" t="str">
         <x:v>Taxa de Fiscalização de Vigilância Sanitária - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B59" t="str">
         <x:v>1121500400</x:v>
       </x:c>
       <x:c r="C59" t="str">
-        <x:v>11.854,90</x:v>
+        <x:v>12.657,26</x:v>
       </x:c>
       <x:c r="D59" t="str">
         <x:v>18.414,72</x:v>
       </x:c>
     </x:row>
     <x:row r="60">
       <x:c r="A60" t="str">
         <x:v>Taxas pela Prestação de Serviços</x:v>
       </x:c>
       <x:c r="B60" t="str">
         <x:v>1122000000</x:v>
       </x:c>
       <x:c r="C60" t="str">
-        <x:v>1.365.794,14</x:v>
+        <x:v>1.486.528,24</x:v>
       </x:c>
       <x:c r="D60" t="str">
         <x:v>1.911.683,19</x:v>
       </x:c>
     </x:row>
     <x:row r="61">
       <x:c r="A61" t="str">
         <x:v>Taxas pela Prestação de Serviços em Geral</x:v>
       </x:c>
       <x:c r="B61" t="str">
         <x:v>1122010000</x:v>
       </x:c>
       <x:c r="C61" t="str">
-        <x:v>1.365.794,14</x:v>
+        <x:v>1.486.528,24</x:v>
       </x:c>
       <x:c r="D61" t="str">
         <x:v>1.911.683,19</x:v>
       </x:c>
     </x:row>
     <x:row r="62">
       <x:c r="A62" t="str">
         <x:v>Taxas pela Prestação de Serviços em Geral - Principal</x:v>
       </x:c>
       <x:c r="B62" t="str">
         <x:v>1122010100</x:v>
       </x:c>
       <x:c r="C62" t="str">
-        <x:v>1.158.058,54</x:v>
+        <x:v>1.262.490,22</x:v>
       </x:c>
       <x:c r="D62" t="str">
         <x:v>1.715.877,86</x:v>
       </x:c>
     </x:row>
     <x:row r="63">
       <x:c r="A63" t="str">
         <x:v>Taxa de Expediente - Principal</x:v>
       </x:c>
       <x:c r="B63" t="str">
         <x:v>1122010101</x:v>
       </x:c>
       <x:c r="C63" t="str">
-        <x:v>33.357,78</x:v>
+        <x:v>39.076,35</x:v>
       </x:c>
       <x:c r="D63" t="str">
         <x:v>72.369,27</x:v>
       </x:c>
     </x:row>
     <x:row r="64">
       <x:c r="A64" t="str">
         <x:v>Taxa de Coleta de Lixo - Principal</x:v>
       </x:c>
       <x:c r="B64" t="str">
         <x:v>1122010102</x:v>
       </x:c>
       <x:c r="C64" t="str">
-        <x:v>952.021,57</x:v>
+        <x:v>1.032.098,46</x:v>
       </x:c>
       <x:c r="D64" t="str">
         <x:v>1.461.936,47</x:v>
       </x:c>
     </x:row>
     <x:row r="65">
       <x:c r="A65" t="str">
         <x:v>Taxa de Coleta de Lixo Biológico - Principal</x:v>
       </x:c>
       <x:c r="B65" t="str">
         <x:v>1122010103</x:v>
       </x:c>
       <x:c r="C65" t="str">
-        <x:v>65.851,88</x:v>
+        <x:v>79.087,57</x:v>
       </x:c>
       <x:c r="D65" t="str">
         <x:v>98.950,14</x:v>
       </x:c>
     </x:row>
     <x:row r="66">
       <x:c r="A66" t="str">
         <x:v>Taxa de Licença para Execução de Obras - Principal</x:v>
       </x:c>
       <x:c r="B66" t="str">
         <x:v>1122010104</x:v>
       </x:c>
       <x:c r="C66" t="str">
-        <x:v>81.338,46</x:v>
+        <x:v>86.738,99</x:v>
       </x:c>
       <x:c r="D66" t="str">
         <x:v>82.518,48</x:v>
       </x:c>
     </x:row>
     <x:row r="67">
       <x:c r="A67" t="str">
         <x:v>Taxa de Limpeza Pública - Principal</x:v>
       </x:c>
       <x:c r="B67" t="str">
         <x:v>1122010105</x:v>
       </x:c>
       <x:c r="C67" t="str">
         <x:v>25.488,85</x:v>
       </x:c>
       <x:c r="D67" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="68">
       <x:c r="A68" t="str">
         <x:v>Taxas pela Prestação de Serviços em Geral -  Multas e Juros</x:v>
       </x:c>
       <x:c r="B68" t="str">
         <x:v>1122010200</x:v>
       </x:c>
       <x:c r="C68" t="str">
-        <x:v>3.781,54</x:v>
+        <x:v>4.562,69</x:v>
       </x:c>
       <x:c r="D68" t="str">
         <x:v>4.275,46</x:v>
       </x:c>
     </x:row>
     <x:row r="69">
       <x:c r="A69" t="str">
         <x:v>Taxa de Expediente - Multas e Juros</x:v>
       </x:c>
       <x:c r="B69" t="str">
         <x:v>1122010201</x:v>
       </x:c>
       <x:c r="C69" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D69" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="70">
       <x:c r="A70" t="str">
         <x:v>Taxa de Coleta de Lixo - Multas e Juros</x:v>
       </x:c>
       <x:c r="B70" t="str">
         <x:v>1122010202</x:v>
       </x:c>
       <x:c r="C70" t="str">
-        <x:v>3.077,72</x:v>
+        <x:v>3.740,00</x:v>
       </x:c>
       <x:c r="D70" t="str">
         <x:v>3.700,00</x:v>
       </x:c>
     </x:row>
     <x:row r="71">
       <x:c r="A71" t="str">
         <x:v>Taxa de Coleta de Lixo Biológico - Multas e Juros</x:v>
       </x:c>
       <x:c r="B71" t="str">
         <x:v>1122010203</x:v>
       </x:c>
       <x:c r="C71" t="str">
-        <x:v>680,96</x:v>
+        <x:v>799,83</x:v>
       </x:c>
       <x:c r="D71" t="str">
         <x:v>264,96</x:v>
       </x:c>
     </x:row>
     <x:row r="72">
       <x:c r="A72" t="str">
         <x:v>Taxa de Licença para Execução de Obras - Multas e Juros</x:v>
       </x:c>
       <x:c r="B72" t="str">
         <x:v>1122010204</x:v>
       </x:c>
       <x:c r="C72" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D72" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="73">
       <x:c r="A73" t="str">
         <x:v>Taxa de Limpeza Pública - Multas e Juros</x:v>
       </x:c>
       <x:c r="B73" t="str">
         <x:v>1122010205</x:v>
       </x:c>
       <x:c r="C73" t="str">
         <x:v>22,86</x:v>
       </x:c>
       <x:c r="D73" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="74">
       <x:c r="A74" t="str">
         <x:v>Taxas pela Prestação de Serviços em Geral - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B74" t="str">
         <x:v>1122010300</x:v>
       </x:c>
       <x:c r="C74" t="str">
-        <x:v>139.056,90</x:v>
+        <x:v>147.580,39</x:v>
       </x:c>
       <x:c r="D74" t="str">
         <x:v>125.824,96</x:v>
       </x:c>
     </x:row>
     <x:row r="75">
       <x:c r="A75" t="str">
         <x:v>Taxa de Expediente - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B75" t="str">
         <x:v>1122010301</x:v>
       </x:c>
       <x:c r="C75" t="str">
-        <x:v>653,36</x:v>
+        <x:v>743,00</x:v>
       </x:c>
       <x:c r="D75" t="str">
         <x:v>997,74</x:v>
       </x:c>
     </x:row>
     <x:row r="76">
       <x:c r="A76" t="str">
         <x:v>Taxa de Coleta de Lixo - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B76" t="str">
         <x:v>1122010302</x:v>
       </x:c>
       <x:c r="C76" t="str">
-        <x:v>130.099,07</x:v>
+        <x:v>137.892,99</x:v>
       </x:c>
       <x:c r="D76" t="str">
         <x:v>120.891,11</x:v>
       </x:c>
     </x:row>
     <x:row r="77">
       <x:c r="A77" t="str">
         <x:v>Taxa de Coleta de Lixo Biológico - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B77" t="str">
         <x:v>1122010303</x:v>
       </x:c>
       <x:c r="C77" t="str">
-        <x:v>5.462,87</x:v>
+        <x:v>6.102,80</x:v>
       </x:c>
       <x:c r="D77" t="str">
         <x:v>3.729,11</x:v>
       </x:c>
     </x:row>
     <x:row r="78">
       <x:c r="A78" t="str">
         <x:v>Taxa de Licença para Execução de Obras - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B78" t="str">
         <x:v>1122010304</x:v>
       </x:c>
       <x:c r="C78" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D78" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="79">
       <x:c r="A79" t="str">
         <x:v>Taxa de Limpeza Pública - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B79" t="str">
         <x:v>1122010305</x:v>
       </x:c>
       <x:c r="C79" t="str">
         <x:v>2.841,60</x:v>
       </x:c>
       <x:c r="D79" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="80">
       <x:c r="A80" t="str">
         <x:v>Taxas pela Prestação de Serviços em Geral - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B80" t="str">
         <x:v>1122010400</x:v>
       </x:c>
       <x:c r="C80" t="str">
-        <x:v>64.897,16</x:v>
+        <x:v>71.894,94</x:v>
       </x:c>
       <x:c r="D80" t="str">
         <x:v>65.704,91</x:v>
       </x:c>
     </x:row>
     <x:row r="81">
       <x:c r="A81" t="str">
         <x:v>Taxa de Expediente - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B81" t="str">
         <x:v>1122010401</x:v>
       </x:c>
       <x:c r="C81" t="str">
-        <x:v>2.150,26</x:v>
+        <x:v>2.501,88</x:v>
       </x:c>
       <x:c r="D81" t="str">
         <x:v>2.370,15</x:v>
       </x:c>
     </x:row>
     <x:row r="82">
       <x:c r="A82" t="str">
         <x:v>Taxa de Coleta de Lixo - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B82" t="str">
         <x:v>1122010402</x:v>
       </x:c>
       <x:c r="C82" t="str">
-        <x:v>57.230,64</x:v>
+        <x:v>63.270,02</x:v>
       </x:c>
       <x:c r="D82" t="str">
         <x:v>61.159,19</x:v>
       </x:c>
     </x:row>
     <x:row r="83">
       <x:c r="A83" t="str">
         <x:v>Taxa de Coleta de Lixo Biológico - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B83" t="str">
         <x:v>1122010403</x:v>
       </x:c>
       <x:c r="C83" t="str">
-        <x:v>5.084,41</x:v>
+        <x:v>5.691,19</x:v>
       </x:c>
       <x:c r="D83" t="str">
         <x:v>1.968,57</x:v>
       </x:c>
     </x:row>
     <x:row r="84">
       <x:c r="A84" t="str">
         <x:v>Taxa de Licença para Execução de Obras - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B84" t="str">
         <x:v>1122010404</x:v>
       </x:c>
       <x:c r="C84" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D84" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="85">
       <x:c r="A85" t="str">
         <x:v>Taxa de Limpeza Pública - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B85" t="str">
         <x:v>1122010405</x:v>
       </x:c>
       <x:c r="C85" t="str">
         <x:v>431,85</x:v>
       </x:c>
       <x:c r="D85" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="86">
       <x:c r="A86" t="str">
         <x:v>Contribuição de Melhoria</x:v>
       </x:c>
       <x:c r="B86" t="str">
         <x:v>1130000000</x:v>
       </x:c>
       <x:c r="C86" t="str">
-        <x:v>6.118,24</x:v>
+        <x:v>7.351,47</x:v>
       </x:c>
       <x:c r="D86" t="str">
         <x:v>4.208,31</x:v>
       </x:c>
     </x:row>
     <x:row r="87">
       <x:c r="A87" t="str">
         <x:v>Contribuição de Melhoria</x:v>
       </x:c>
       <x:c r="B87" t="str">
         <x:v>1131000000</x:v>
       </x:c>
       <x:c r="C87" t="str">
-        <x:v>6.118,24</x:v>
+        <x:v>7.351,47</x:v>
       </x:c>
       <x:c r="D87" t="str">
         <x:v>4.208,31</x:v>
       </x:c>
     </x:row>
     <x:row r="88">
       <x:c r="A88" t="str">
         <x:v>Outras Contribuições de Melhoria</x:v>
       </x:c>
       <x:c r="B88" t="str">
         <x:v>1131990000</x:v>
       </x:c>
       <x:c r="C88" t="str">
-        <x:v>6.118,24</x:v>
+        <x:v>7.351,47</x:v>
       </x:c>
       <x:c r="D88" t="str">
         <x:v>4.208,31</x:v>
       </x:c>
     </x:row>
     <x:row r="89">
       <x:c r="A89" t="str">
         <x:v>Outras Contribuições de Melhoria - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B89" t="str">
         <x:v>1131990300</x:v>
       </x:c>
       <x:c r="C89" t="str">
-        <x:v>1.264,73</x:v>
+        <x:v>1.499,29</x:v>
       </x:c>
       <x:c r="D89" t="str">
         <x:v>1.177,83</x:v>
       </x:c>
     </x:row>
     <x:row r="90">
       <x:c r="A90" t="str">
         <x:v>Outras Contribuições de Melhoria - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B90" t="str">
         <x:v>1131990400</x:v>
       </x:c>
       <x:c r="C90" t="str">
-        <x:v>4.853,51</x:v>
+        <x:v>5.852,18</x:v>
       </x:c>
       <x:c r="D90" t="str">
         <x:v>3.030,48</x:v>
       </x:c>
     </x:row>
     <x:row r="91">
       <x:c r="A91" t="str">
         <x:v>Contribuições</x:v>
       </x:c>
       <x:c r="B91" t="str">
         <x:v>1200000000</x:v>
       </x:c>
       <x:c r="C91" t="str">
-        <x:v>41.827,45</x:v>
+        <x:v>51.767,19</x:v>
       </x:c>
       <x:c r="D91" t="str">
         <x:v>38.200,00</x:v>
       </x:c>
     </x:row>
     <x:row r="92">
       <x:c r="A92" t="str">
         <x:v>Contribuições Sociais</x:v>
       </x:c>
       <x:c r="B92" t="str">
         <x:v>1210000000</x:v>
       </x:c>
       <x:c r="C92" t="str">
-        <x:v>41.827,45</x:v>
+        <x:v>51.767,19</x:v>
       </x:c>
       <x:c r="D92" t="str">
         <x:v>38.200,00</x:v>
       </x:c>
     </x:row>
     <x:row r="93">
       <x:c r="A93" t="str">
         <x:v>Contribuições para  Regimes Próprios de Previdência e Sistema de Proteção Social</x:v>
       </x:c>
       <x:c r="B93" t="str">
         <x:v>1215000000</x:v>
       </x:c>
       <x:c r="C93" t="str">
-        <x:v>41.827,45</x:v>
+        <x:v>51.767,19</x:v>
       </x:c>
       <x:c r="D93" t="str">
         <x:v>38.200,00</x:v>
       </x:c>
     </x:row>
     <x:row r="94">
       <x:c r="A94" t="str">
         <x:v>Contribuição do Servidor Civil</x:v>
       </x:c>
       <x:c r="B94" t="str">
         <x:v>1215010000</x:v>
       </x:c>
       <x:c r="C94" t="str">
-        <x:v>20.543,35</x:v>
+        <x:v>25.513,22</x:v>
       </x:c>
       <x:c r="D94" t="str">
         <x:v>19.100,00</x:v>
       </x:c>
     </x:row>
     <x:row r="95">
       <x:c r="A95" t="str">
         <x:v>Contribuição do Servidor Civil Ativo</x:v>
       </x:c>
       <x:c r="B95" t="str">
         <x:v>1215011000</x:v>
       </x:c>
       <x:c r="C95" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D95" t="str">
         <x:v>100,00</x:v>
       </x:c>
     </x:row>
     <x:row r="96">
       <x:c r="A96" t="str">
         <x:v>Contribuição do Servidor Civil Ativo - Principal</x:v>
       </x:c>
       <x:c r="B96" t="str">
         <x:v>1215011100</x:v>
       </x:c>
       <x:c r="C96" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D96" t="str">
         <x:v>100,00</x:v>
       </x:c>
     </x:row>
     <x:row r="97">
       <x:c r="A97" t="str">
         <x:v>Contribuição do Servidor Civil Inativo</x:v>
       </x:c>
       <x:c r="B97" t="str">
         <x:v>1215012000</x:v>
       </x:c>
       <x:c r="C97" t="str">
-        <x:v>20.459,15</x:v>
+        <x:v>25.423,02</x:v>
       </x:c>
       <x:c r="D97" t="str">
         <x:v>18.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="98">
       <x:c r="A98" t="str">
         <x:v>Contribuição do Servidor Civil Inativo - Principal</x:v>
       </x:c>
       <x:c r="B98" t="str">
         <x:v>1215012100</x:v>
       </x:c>
       <x:c r="C98" t="str">
-        <x:v>20.459,15</x:v>
+        <x:v>25.423,02</x:v>
       </x:c>
       <x:c r="D98" t="str">
         <x:v>18.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="99">
       <x:c r="A99" t="str">
         <x:v>Contribuição do Servidor Civil - Pensionistas</x:v>
       </x:c>
       <x:c r="B99" t="str">
         <x:v>1215013000</x:v>
       </x:c>
       <x:c r="C99" t="str">
-        <x:v>84,20</x:v>
+        <x:v>90,20</x:v>
       </x:c>
       <x:c r="D99" t="str">
         <x:v>1.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="100">
       <x:c r="A100" t="str">
         <x:v>Contribuição do Servidor Civil - Pensionistas - Principal</x:v>
       </x:c>
       <x:c r="B100" t="str">
         <x:v>1215013100</x:v>
       </x:c>
       <x:c r="C100" t="str">
-        <x:v>84,20</x:v>
+        <x:v>90,20</x:v>
       </x:c>
       <x:c r="D100" t="str">
         <x:v>1.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="101">
       <x:c r="A101" t="str">
         <x:v>Contribuição Patronal - Servidor Civil</x:v>
       </x:c>
       <x:c r="B101" t="str">
         <x:v>1215020000</x:v>
       </x:c>
       <x:c r="C101" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D101" t="str">
         <x:v>100,00</x:v>
       </x:c>
     </x:row>
     <x:row r="102">
       <x:c r="A102" t="str">
         <x:v>Contribuição Patronal - Servidor Civil Ativo</x:v>
       </x:c>
       <x:c r="B102" t="str">
         <x:v>1215021000</x:v>
@@ -1460,1607 +1460,1607 @@
         <x:v>100,00</x:v>
       </x:c>
     </x:row>
     <x:row r="103">
       <x:c r="A103" t="str">
         <x:v>Contribuição Patronal - Servidor Civil Ativo - Principal</x:v>
       </x:c>
       <x:c r="B103" t="str">
         <x:v>1215021100</x:v>
       </x:c>
       <x:c r="C103" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D103" t="str">
         <x:v>100,00</x:v>
       </x:c>
     </x:row>
     <x:row r="104">
       <x:c r="A104" t="str">
         <x:v>Contribuição Patronal - Servidor Civil Inativo e Pensionistas</x:v>
       </x:c>
       <x:c r="B104" t="str">
         <x:v>1215500000</x:v>
       </x:c>
       <x:c r="C104" t="str">
-        <x:v>21.284,10</x:v>
+        <x:v>26.253,97</x:v>
       </x:c>
       <x:c r="D104" t="str">
         <x:v>19.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="105">
       <x:c r="A105" t="str">
         <x:v>Contribuição Patronal - Servidor Civil - Inativo</x:v>
       </x:c>
       <x:c r="B105" t="str">
         <x:v>1215501000</x:v>
       </x:c>
       <x:c r="C105" t="str">
-        <x:v>21.196,85</x:v>
+        <x:v>26.160,72</x:v>
       </x:c>
       <x:c r="D105" t="str">
         <x:v>18.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="106">
       <x:c r="A106" t="str">
         <x:v>Contribuição Patronal - Servidor Civil - Inativo - Principal</x:v>
       </x:c>
       <x:c r="B106" t="str">
         <x:v>1215501100</x:v>
       </x:c>
       <x:c r="C106" t="str">
-        <x:v>21.196,85</x:v>
+        <x:v>26.160,72</x:v>
       </x:c>
       <x:c r="D106" t="str">
         <x:v>18.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="107">
       <x:c r="A107" t="str">
         <x:v>Contribuição Patronal - Servidor Civil - Pensionistas</x:v>
       </x:c>
       <x:c r="B107" t="str">
         <x:v>1215502000</x:v>
       </x:c>
       <x:c r="C107" t="str">
-        <x:v>87,25</x:v>
+        <x:v>93,25</x:v>
       </x:c>
       <x:c r="D107" t="str">
         <x:v>1.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="108">
       <x:c r="A108" t="str">
         <x:v>Contribuição Patronal - Servidor Civil - Pensionistas - Principal</x:v>
       </x:c>
       <x:c r="B108" t="str">
         <x:v>1215502100</x:v>
       </x:c>
       <x:c r="C108" t="str">
-        <x:v>87,25</x:v>
+        <x:v>93,25</x:v>
       </x:c>
       <x:c r="D108" t="str">
         <x:v>1.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="109">
       <x:c r="A109" t="str">
         <x:v>Receita Patrimonial</x:v>
       </x:c>
       <x:c r="B109" t="str">
         <x:v>1300000000</x:v>
       </x:c>
       <x:c r="C109" t="str">
-        <x:v>3.064.732,66</x:v>
+        <x:v>3.491.762,48</x:v>
       </x:c>
       <x:c r="D109" t="str">
         <x:v>2.174.035,40</x:v>
       </x:c>
     </x:row>
     <x:row r="110">
       <x:c r="A110" t="str">
         <x:v>Exploração do Patrimônio Imobiliário do Estado</x:v>
       </x:c>
       <x:c r="B110" t="str">
         <x:v>1310000000</x:v>
       </x:c>
       <x:c r="C110" t="str">
-        <x:v>23.393,97</x:v>
+        <x:v>27.267,19</x:v>
       </x:c>
       <x:c r="D110" t="str">
         <x:v>35.489,12</x:v>
       </x:c>
     </x:row>
     <x:row r="111">
       <x:c r="A111" t="str">
         <x:v>Exploração do Patrimônio Imobiliário do Estado</x:v>
       </x:c>
       <x:c r="B111" t="str">
         <x:v>1311000000</x:v>
       </x:c>
       <x:c r="C111" t="str">
-        <x:v>23.393,97</x:v>
+        <x:v>27.267,19</x:v>
       </x:c>
       <x:c r="D111" t="str">
         <x:v>35.489,12</x:v>
       </x:c>
     </x:row>
     <x:row r="112">
       <x:c r="A112" t="str">
         <x:v>Aluguéis, Arrendamentos, Foros, Laudêmios, Tarifas de Ocupação</x:v>
       </x:c>
       <x:c r="B112" t="str">
         <x:v>1311010000</x:v>
       </x:c>
       <x:c r="C112" t="str">
-        <x:v>23.393,97</x:v>
+        <x:v>27.267,19</x:v>
       </x:c>
       <x:c r="D112" t="str">
         <x:v>35.489,12</x:v>
       </x:c>
     </x:row>
     <x:row r="113">
       <x:c r="A113" t="str">
         <x:v>Aluguéis e Arrendamentos</x:v>
       </x:c>
       <x:c r="B113" t="str">
         <x:v>1311011000</x:v>
       </x:c>
       <x:c r="C113" t="str">
-        <x:v>23.393,97</x:v>
+        <x:v>27.267,19</x:v>
       </x:c>
       <x:c r="D113" t="str">
         <x:v>35.489,12</x:v>
       </x:c>
     </x:row>
     <x:row r="114">
       <x:c r="A114" t="str">
         <x:v>Aluguéis e Arrendamentos - Principal</x:v>
       </x:c>
       <x:c r="B114" t="str">
         <x:v>1311011100</x:v>
       </x:c>
       <x:c r="C114" t="str">
-        <x:v>16.421,33</x:v>
+        <x:v>19.514,66</x:v>
       </x:c>
       <x:c r="D114" t="str">
         <x:v>19.935,14</x:v>
       </x:c>
     </x:row>
     <x:row r="115">
       <x:c r="A115" t="str">
         <x:v>Aluguéis e Arrendamentos -  Multas e Juros</x:v>
       </x:c>
       <x:c r="B115" t="str">
         <x:v>1311011200</x:v>
       </x:c>
       <x:c r="C115" t="str">
-        <x:v>159,03</x:v>
+        <x:v>174,64</x:v>
       </x:c>
       <x:c r="D115" t="str">
         <x:v>420,21</x:v>
       </x:c>
     </x:row>
     <x:row r="116">
       <x:c r="A116" t="str">
         <x:v>Aluguéis e Arrendamentos - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B116" t="str">
         <x:v>1311011300</x:v>
       </x:c>
       <x:c r="C116" t="str">
-        <x:v>4.401,91</x:v>
+        <x:v>4.895,16</x:v>
       </x:c>
       <x:c r="D116" t="str">
         <x:v>9.697,95</x:v>
       </x:c>
     </x:row>
     <x:row r="117">
       <x:c r="A117" t="str">
         <x:v>Aluguéis e Arrendamentos - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B117" t="str">
         <x:v>1311011400</x:v>
       </x:c>
       <x:c r="C117" t="str">
-        <x:v>2.411,70</x:v>
+        <x:v>2.682,73</x:v>
       </x:c>
       <x:c r="D117" t="str">
         <x:v>5.435,82</x:v>
       </x:c>
     </x:row>
     <x:row r="118">
       <x:c r="A118" t="str">
         <x:v>Valores Mobiliários</x:v>
       </x:c>
       <x:c r="B118" t="str">
         <x:v>1320000000</x:v>
       </x:c>
       <x:c r="C118" t="str">
-        <x:v>3.038.619,94</x:v>
+        <x:v>3.461.405,94</x:v>
       </x:c>
       <x:c r="D118" t="str">
         <x:v>2.135.605,84</x:v>
       </x:c>
     </x:row>
     <x:row r="119">
       <x:c r="A119" t="str">
         <x:v>Juros e Correções Monetárias</x:v>
       </x:c>
       <x:c r="B119" t="str">
         <x:v>1321000000</x:v>
       </x:c>
       <x:c r="C119" t="str">
-        <x:v>3.035.686,93</x:v>
+        <x:v>3.456.833,90</x:v>
       </x:c>
       <x:c r="D119" t="str">
         <x:v>2.127.730,52</x:v>
       </x:c>
     </x:row>
     <x:row r="120">
       <x:c r="A120" t="str">
         <x:v>Remuneração de Depósitos Bancários</x:v>
       </x:c>
       <x:c r="B120" t="str">
         <x:v>1321010000</x:v>
       </x:c>
       <x:c r="C120" t="str">
-        <x:v>2.934.516,93</x:v>
+        <x:v>3.342.767,78</x:v>
       </x:c>
       <x:c r="D120" t="str">
         <x:v>2.117.730,52</x:v>
       </x:c>
     </x:row>
     <x:row r="121">
       <x:c r="A121" t="str">
         <x:v>Remuneração de Depósitos Bancários ¿ Principal</x:v>
       </x:c>
       <x:c r="B121" t="str">
         <x:v>1321010100</x:v>
       </x:c>
       <x:c r="C121" t="str">
-        <x:v>2.823.558,18</x:v>
+        <x:v>3.215.378,71</x:v>
       </x:c>
       <x:c r="D121" t="str">
         <x:v>2.007.673,50</x:v>
       </x:c>
     </x:row>
     <x:row r="122">
       <x:c r="A122" t="str">
         <x:v>Remuneração de Depósitos Bancários - AMDE</x:v>
       </x:c>
       <x:c r="B122" t="str">
         <x:v>1321010101</x:v>
       </x:c>
       <x:c r="C122" t="str">
-        <x:v>31.208,50</x:v>
+        <x:v>38.162,69</x:v>
       </x:c>
       <x:c r="D122" t="str">
         <x:v>38.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="123">
       <x:c r="A123" t="str">
         <x:v>Remuneração de Depósitos Bancários - CIDE</x:v>
       </x:c>
       <x:c r="B123" t="str">
         <x:v>1321010102</x:v>
       </x:c>
       <x:c r="C123" t="str">
-        <x:v>11.666,24</x:v>
+        <x:v>13.219,40</x:v>
       </x:c>
       <x:c r="D123" t="str">
         <x:v>4.200,00</x:v>
       </x:c>
     </x:row>
     <x:row r="124">
       <x:c r="A124" t="str">
         <x:v>Remuneração de Depósitos Bancários - CFEM</x:v>
       </x:c>
       <x:c r="B124" t="str">
         <x:v>1321010103</x:v>
       </x:c>
       <x:c r="C124" t="str">
-        <x:v>49.254,87</x:v>
+        <x:v>57.486,97</x:v>
       </x:c>
       <x:c r="D124" t="str">
         <x:v>45.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="125">
       <x:c r="A125" t="str">
         <x:v>Remuneração de Depósitos Bancários - FEP</x:v>
       </x:c>
       <x:c r="B125" t="str">
         <x:v>1321010104</x:v>
       </x:c>
       <x:c r="C125" t="str">
-        <x:v>21.658,71</x:v>
+        <x:v>27.893,83</x:v>
       </x:c>
       <x:c r="D125" t="str">
         <x:v>85.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="126">
       <x:c r="A126" t="str">
         <x:v>Remuneração de Depósitos Bancários - ROYALTIES</x:v>
       </x:c>
       <x:c r="B126" t="str">
         <x:v>1321010105</x:v>
       </x:c>
       <x:c r="C126" t="str">
-        <x:v>21.370,01</x:v>
+        <x:v>24.361,82</x:v>
       </x:c>
       <x:c r="D126" t="str">
         <x:v>20.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="127">
       <x:c r="A127" t="str">
         <x:v>Remuneração de Depósitos Bancários - FUNDEB</x:v>
       </x:c>
       <x:c r="B127" t="str">
         <x:v>1321010106</x:v>
       </x:c>
       <x:c r="C127" t="str">
-        <x:v>258.563,09</x:v>
+        <x:v>281.537,27</x:v>
       </x:c>
       <x:c r="D127" t="str">
         <x:v>120.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="128">
       <x:c r="A128" t="str">
         <x:v>Remuneração de Depósitos Bancários - TRANSPORTE DE ALUNOS</x:v>
       </x:c>
       <x:c r="B128" t="str">
         <x:v>1321010107</x:v>
       </x:c>
       <x:c r="C128" t="str">
-        <x:v>2.917,93</x:v>
+        <x:v>3.229,64</x:v>
       </x:c>
       <x:c r="D128" t="str">
         <x:v>5.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="129">
       <x:c r="A129" t="str">
         <x:v>Remuneração de Depósitos Bancários - MULTAS DE TRÂNSITO</x:v>
       </x:c>
       <x:c r="B129" t="str">
         <x:v>1321010108</x:v>
       </x:c>
       <x:c r="C129" t="str">
-        <x:v>242,00</x:v>
+        <x:v>280,78</x:v>
       </x:c>
       <x:c r="D129" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="130">
       <x:c r="A130" t="str">
         <x:v>Remuneração de Depósitos Bancários - PNATE</x:v>
       </x:c>
       <x:c r="B130" t="str">
         <x:v>1321010110</x:v>
       </x:c>
       <x:c r="C130" t="str">
-        <x:v>388,93</x:v>
+        <x:v>809,06</x:v>
       </x:c>
       <x:c r="D130" t="str">
         <x:v>809,37</x:v>
       </x:c>
     </x:row>
     <x:row r="131">
       <x:c r="A131" t="str">
         <x:v>Remuneração de Depósitos Bancários - COMUCRA</x:v>
       </x:c>
       <x:c r="B131" t="str">
         <x:v>1321010111</x:v>
       </x:c>
       <x:c r="C131" t="str">
-        <x:v>28.036,12</x:v>
+        <x:v>31.731,65</x:v>
       </x:c>
       <x:c r="D131" t="str">
         <x:v>30.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="132">
       <x:c r="A132" t="str">
         <x:v>Remuneração de Depósitos Bancários do FMS - Recursos Próprios</x:v>
       </x:c>
       <x:c r="B132" t="str">
         <x:v>1321010112</x:v>
       </x:c>
       <x:c r="C132" t="str">
-        <x:v>43.875,23</x:v>
+        <x:v>49.410,11</x:v>
       </x:c>
       <x:c r="D132" t="str">
         <x:v>19.877,18</x:v>
       </x:c>
     </x:row>
     <x:row r="133">
       <x:c r="A133" t="str">
         <x:v>Remuneração de Depósitos Bancários do FMS - Estado</x:v>
       </x:c>
       <x:c r="B133" t="str">
         <x:v>1321010113</x:v>
       </x:c>
       <x:c r="C133" t="str">
-        <x:v>216.164,25</x:v>
+        <x:v>235.099,34</x:v>
       </x:c>
       <x:c r="D133" t="str">
         <x:v>82.338,39</x:v>
       </x:c>
     </x:row>
     <x:row r="134">
       <x:c r="A134" t="str">
         <x:v>Remuneração de Depósitos Bancários do FMS - União</x:v>
       </x:c>
       <x:c r="B134" t="str">
         <x:v>1321010114</x:v>
       </x:c>
       <x:c r="C134" t="str">
-        <x:v>92.271,98</x:v>
+        <x:v>105.884,46</x:v>
       </x:c>
       <x:c r="D134" t="str">
         <x:v>102.910,42</x:v>
       </x:c>
     </x:row>
     <x:row r="135">
       <x:c r="A135" t="str">
         <x:v>Remuneração de Depósitos Bancários do FMAS - Recursos Próprios</x:v>
       </x:c>
       <x:c r="B135" t="str">
         <x:v>1321010115</x:v>
       </x:c>
       <x:c r="C135" t="str">
-        <x:v>366,75</x:v>
+        <x:v>437,42</x:v>
       </x:c>
       <x:c r="D135" t="str">
         <x:v>2.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="136">
       <x:c r="A136" t="str">
         <x:v>Remuneração de Depósitos Bancários do FMAS - Estado</x:v>
       </x:c>
       <x:c r="B136" t="str">
         <x:v>1321010116</x:v>
       </x:c>
       <x:c r="C136" t="str">
-        <x:v>6.138,26</x:v>
+        <x:v>7.465,38</x:v>
       </x:c>
       <x:c r="D136" t="str">
         <x:v>8.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="137">
       <x:c r="A137" t="str">
         <x:v>Remuneração de Depósitos Bancários do FMAS - União</x:v>
       </x:c>
       <x:c r="B137" t="str">
         <x:v>1321010117</x:v>
       </x:c>
       <x:c r="C137" t="str">
-        <x:v>10.336,71</x:v>
+        <x:v>17.680,53</x:v>
       </x:c>
       <x:c r="D137" t="str">
         <x:v>15.774,44</x:v>
       </x:c>
     </x:row>
     <x:row r="138">
       <x:c r="A138" t="str">
         <x:v>Remuneração de Outros Depósitos Bancários - Recursos Próprios</x:v>
       </x:c>
       <x:c r="B138" t="str">
         <x:v>1321010118</x:v>
       </x:c>
       <x:c r="C138" t="str">
-        <x:v>1.258.645,74</x:v>
+        <x:v>1.440.017,72</x:v>
       </x:c>
       <x:c r="D138" t="str">
         <x:v>1.100.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="139">
       <x:c r="A139" t="str">
         <x:v>Remuneração de Outros Depósitos Bancários de Recursos Vinculados - Estado</x:v>
       </x:c>
       <x:c r="B139" t="str">
         <x:v>1321010119</x:v>
       </x:c>
       <x:c r="C139" t="str">
-        <x:v>62.036,67</x:v>
+        <x:v>75.370,86</x:v>
       </x:c>
       <x:c r="D139" t="str">
         <x:v>65.515,50</x:v>
       </x:c>
     </x:row>
     <x:row r="140">
       <x:c r="A140" t="str">
         <x:v>Remuneração de Outros Depósitos Bancários de Recursos Vinculados - União</x:v>
       </x:c>
       <x:c r="B140" t="str">
         <x:v>1321010120</x:v>
       </x:c>
       <x:c r="C140" t="str">
-        <x:v>324.545,32</x:v>
+        <x:v>362.583,03</x:v>
       </x:c>
       <x:c r="D140" t="str">
         <x:v>250.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="141">
       <x:c r="A141" t="str">
         <x:v>Remuneração de Depósitos Bancários - Operação de Crédito</x:v>
       </x:c>
       <x:c r="B141" t="str">
         <x:v>1321010121</x:v>
       </x:c>
       <x:c r="C141" t="str">
-        <x:v>623,55</x:v>
+        <x:v>698,87</x:v>
       </x:c>
       <x:c r="D141" t="str">
         <x:v>555,80</x:v>
       </x:c>
     </x:row>
     <x:row r="142">
       <x:c r="A142" t="str">
         <x:v>Remuneração de Depósitos Bancários - FMI</x:v>
       </x:c>
       <x:c r="B142" t="str">
         <x:v>1321010122</x:v>
       </x:c>
       <x:c r="C142" t="str">
-        <x:v>14.313,85</x:v>
+        <x:v>16.021,80</x:v>
       </x:c>
       <x:c r="D142" t="str">
         <x:v>11.692,40</x:v>
       </x:c>
     </x:row>
     <x:row r="143">
       <x:c r="A143" t="str">
         <x:v>Remuneração de Depósitos Bancários - FSS - Fundo Social de Solidariedade</x:v>
       </x:c>
       <x:c r="B143" t="str">
         <x:v>1321010124</x:v>
       </x:c>
       <x:c r="C143" t="str">
-        <x:v>3.608,92</x:v>
+        <x:v>4.025,47</x:v>
       </x:c>
       <x:c r="D143" t="str">
         <x:v>1.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="144">
       <x:c r="A144" t="str">
         <x:v>Remuneração de Depósitos Bancários - FMSP- Fundo Municipal de Segurança Pública</x:v>
       </x:c>
       <x:c r="B144" t="str">
         <x:v>1321010125</x:v>
       </x:c>
       <x:c r="C144" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D144" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="145">
       <x:c r="A145" t="str">
         <x:v>Remuneração de Depósitos Bancários - Outras Receitas Não Arrecadadas e Não Projetadas pela RFB</x:v>
       </x:c>
       <x:c r="B145" t="str">
         <x:v>1321010126</x:v>
       </x:c>
       <x:c r="C145" t="str">
-        <x:v>116,61</x:v>
+        <x:v>131,37</x:v>
       </x:c>
       <x:c r="D145" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="146">
       <x:c r="A146" t="str">
         <x:v>Remuneração de Depósitos Bancários-GND3-EMENDA 202637300004-MIGUEL LOMBARDI</x:v>
       </x:c>
       <x:c r="B146" t="str">
         <x:v>1321010127</x:v>
       </x:c>
       <x:c r="C146" t="str">
-        <x:v>2.128,21</x:v>
+        <x:v>2.558,56</x:v>
       </x:c>
       <x:c r="D146" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="147">
       <x:c r="A147" t="str">
         <x:v>Remuneração de Depósitos Bancários-GND3-EMENDA 202640940001-MARA GABRILLI</x:v>
       </x:c>
       <x:c r="B147" t="str">
         <x:v>1321010128</x:v>
       </x:c>
       <x:c r="C147" t="str">
-        <x:v>10.641,07</x:v>
+        <x:v>12.792,80</x:v>
       </x:c>
       <x:c r="D147" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="148">
       <x:c r="A148" t="str">
         <x:v>Remuneração de Depósitos Bancários-GND4-EMENDA 202641190005-MARIA ROSAS</x:v>
       </x:c>
       <x:c r="B148" t="str">
         <x:v>1321010129</x:v>
       </x:c>
       <x:c r="C148" t="str">
-        <x:v>4.256,43</x:v>
+        <x:v>5.117,12</x:v>
       </x:c>
       <x:c r="D148" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="149">
       <x:c r="A149" t="str">
         <x:v>Remuneração de Depósitos Bancários-Aquisição de Sistema de Videomonitoramento-Emenda nº 202643500002-Delegado Paulo Bilynskyj</x:v>
       </x:c>
       <x:c r="B149" t="str">
         <x:v>1321010130</x:v>
       </x:c>
       <x:c r="C149" t="str">
-        <x:v>1.332,81</x:v>
+        <x:v>3.201,73</x:v>
       </x:c>
       <x:c r="D149" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="150">
       <x:c r="A150" t="str">
         <x:v>Remuneração de Depósitos Bancários-Reforma Campo Society Morada do Sol/Quadra Sta Cruz-Emenda 202615270001-Carlos Sampaio</x:v>
       </x:c>
       <x:c r="B150" t="str">
         <x:v>1321010131</x:v>
       </x:c>
       <x:c r="C150" t="str">
-        <x:v>11.624,47</x:v>
+        <x:v>15.166,76</x:v>
       </x:c>
       <x:c r="D150" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="151">
       <x:c r="A151" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento ao Piso da Atenção Primária-Emenda Individual com Finalidade Específica Nº 31600018-CELSO RUSSOMANO</x:v>
       </x:c>
       <x:c r="B151" t="str">
         <x:v>1321010132</x:v>
       </x:c>
       <x:c r="C151" t="str">
-        <x:v>16.067,71</x:v>
+        <x:v>19.627,73</x:v>
       </x:c>
       <x:c r="D151" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="152">
       <x:c r="A152" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento ao Piso da Atenção Primária-Emenda Individual com Finalidade Específica Nº 28020001-JONAS DONIZETTE</x:v>
       </x:c>
       <x:c r="B152" t="str">
         <x:v>1321010133</x:v>
       </x:c>
       <x:c r="C152" t="str">
-        <x:v>6.427,08</x:v>
+        <x:v>8.131,25</x:v>
       </x:c>
       <x:c r="D152" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="153">
       <x:c r="A153" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento ao Piso da Atenção Primária-Emenda Individual com Finalidade Específica Nº 40350002-LUIZ CARLOS MOTTA</x:v>
       </x:c>
       <x:c r="B153" t="str">
         <x:v>1321010134</x:v>
       </x:c>
       <x:c r="C153" t="str">
-        <x:v>3.137,75</x:v>
+        <x:v>3.279,41</x:v>
       </x:c>
       <x:c r="D153" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="154">
       <x:c r="A154" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento ao Piso da Atenção Primária-Emenda Individual com Finalidade Específica Nº 30370001-ALEX MANENTE</x:v>
       </x:c>
       <x:c r="B154" t="str">
         <x:v>1321010135</x:v>
       </x:c>
       <x:c r="C154" t="str">
-        <x:v>15.854,74</x:v>
+        <x:v>20.113,40</x:v>
       </x:c>
       <x:c r="D154" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="155">
       <x:c r="A155" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento ao Piso da Atenção Primária-Emenda Individual com Finalidade Específica Nº 90600004-GUILHERME DERRITE</x:v>
       </x:c>
       <x:c r="B155" t="str">
         <x:v>1321010136</x:v>
       </x:c>
       <x:c r="C155" t="str">
-        <x:v>3.170,95</x:v>
+        <x:v>4.022,68</x:v>
       </x:c>
       <x:c r="D155" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="156">
       <x:c r="A156" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento ao Piso da Atenção Primária-Emenda Individual com Finalidade Específica Nº 15270018-CARLOS SAMPAIO</x:v>
       </x:c>
       <x:c r="B156" t="str">
         <x:v>1321010137</x:v>
       </x:c>
       <x:c r="C156" t="str">
-        <x:v>6.171,19</x:v>
+        <x:v>7.873,25</x:v>
       </x:c>
       <x:c r="D156" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="157">
       <x:c r="A157" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento ao Piso da Atenção Primária-Emenda Individual com Finalidade Específica Nº 37460010-RENATA ABREU</x:v>
       </x:c>
       <x:c r="B157" t="str">
         <x:v>1321010138</x:v>
       </x:c>
       <x:c r="C157" t="str">
-        <x:v>6.171,19</x:v>
+        <x:v>7.750,94</x:v>
       </x:c>
       <x:c r="D157" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="158">
       <x:c r="A158" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento ao Piso da Atenção Primária-Emenda Individual com Finalidade Específica Nº 44290003-MAURÍCIO NEVES</x:v>
       </x:c>
       <x:c r="B158" t="str">
         <x:v>1321010139</x:v>
       </x:c>
       <x:c r="C158" t="str">
-        <x:v>6.356,54</x:v>
+        <x:v>7.624,48</x:v>
       </x:c>
       <x:c r="D158" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="159">
       <x:c r="A159" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento ao Piso da Atenção Primária-Emenda Individual com Finalidade Específica Nº 45510001-JOÃO CURY</x:v>
       </x:c>
       <x:c r="B159" t="str">
         <x:v>1321010140</x:v>
       </x:c>
       <x:c r="C159" t="str">
-        <x:v>6.171,19</x:v>
+        <x:v>7.842,14</x:v>
       </x:c>
       <x:c r="D159" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="160">
       <x:c r="A160" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento à Atenção de Média e Alta Complexidade-Emenda Parlamentar de Comissão Nº  50410001</x:v>
       </x:c>
       <x:c r="B160" t="str">
         <x:v>1321010141</x:v>
       </x:c>
       <x:c r="C160" t="str">
-        <x:v>5.070,15</x:v>
+        <x:v>6.622,61</x:v>
       </x:c>
       <x:c r="D160" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="161">
       <x:c r="A161" t="str">
         <x:v>Remuneração de Depósitos Bancários-Transferência Voluntária com Finalidade Específica-Emenda Nº 202511073479-CARLOS SAMPAIO</x:v>
       </x:c>
       <x:c r="B161" t="str">
         <x:v>1321010142</x:v>
       </x:c>
       <x:c r="C161" t="str">
-        <x:v>3.292,86</x:v>
+        <x:v>4.548,61</x:v>
       </x:c>
       <x:c r="D161" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="162">
       <x:c r="A162" t="str">
         <x:v>Remuneração de Depósitos Bancários-Transferência Voluntária com Finalidade Específica-Emenda Nº 202530372534-SIMONE MARQUETO</x:v>
       </x:c>
       <x:c r="B162" t="str">
         <x:v>1321010143</x:v>
       </x:c>
       <x:c r="C162" t="str">
-        <x:v>6.585,71</x:v>
+        <x:v>9.064,65</x:v>
       </x:c>
       <x:c r="D162" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="163">
       <x:c r="A163" t="str">
         <x:v>Remuneração de Depósitos Bancários-Transferência Voluntária com Finalidade Específica-Emenda Nº 202532772624-JOÃO CURY</x:v>
       </x:c>
       <x:c r="B163" t="str">
         <x:v>1321010144</x:v>
       </x:c>
       <x:c r="C163" t="str">
-        <x:v>3.229,53</x:v>
+        <x:v>4.494,53</x:v>
       </x:c>
       <x:c r="D163" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="164">
       <x:c r="A164" t="str">
         <x:v>Remuneração de Depósitos Bancários-Transferência Voluntária com Finalidade Específica-Emenda Nº 202530072646-DELEG.PAULO BILYNSKYJ</x:v>
       </x:c>
       <x:c r="B164" t="str">
         <x:v>1321010145</x:v>
       </x:c>
       <x:c r="C164" t="str">
-        <x:v>5.488,09</x:v>
+        <x:v>7.595,17</x:v>
       </x:c>
       <x:c r="D164" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="165">
       <x:c r="A165" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento ao Custeio da Atenção Especializada à Saúde-Emenda Individual com Finalidade Específica Nº 30520006-BALEIA ROSSI</x:v>
       </x:c>
       <x:c r="B165" t="str">
         <x:v>1321010146</x:v>
       </x:c>
       <x:c r="C165" t="str">
-        <x:v>8.354,78</x:v>
+        <x:v>10.677,35</x:v>
       </x:c>
       <x:c r="D165" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="166">
       <x:c r="A166" t="str">
         <x:v>Remuneração de Depósitos Bancários-Transferência Voluntária com Finalidade Específica-Emenda Nº 202511272482-CELSO RUSSOMANO</x:v>
       </x:c>
       <x:c r="B166" t="str">
         <x:v>1321010147</x:v>
       </x:c>
       <x:c r="C166" t="str">
-        <x:v>10.976,19</x:v>
+        <x:v>15.176,96</x:v>
       </x:c>
       <x:c r="D166" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="167">
       <x:c r="A167" t="str">
         <x:v>Remuneração de Depósito Bancário-Incremento à Atenção Especializada-MAC-Emenda Parlamentar de Bancada Nº 71250001-PROPOSTA 36000800097202600</x:v>
       </x:c>
       <x:c r="B167" t="str">
         <x:v>1321010148</x:v>
       </x:c>
       <x:c r="C167" t="str">
-        <x:v>1.863,19</x:v>
+        <x:v>2.680,10</x:v>
       </x:c>
       <x:c r="D167" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="168">
       <x:c r="A168" t="str">
         <x:v>Remuneração de Depósitos Bancários-Convênio Infra Estrutura Urbana-Recap.Asfáltico em Vias Públicas-Emenda Individual com Finalidade Específica Nº 50230001-BALEIA ROSSI</x:v>
       </x:c>
       <x:c r="B168" t="str">
         <x:v>1321010149</x:v>
       </x:c>
       <x:c r="C168" t="str">
-        <x:v>9.652,99</x:v>
+        <x:v>9.715,27</x:v>
       </x:c>
       <x:c r="D168" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="169">
       <x:c r="A169" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento à Atenção Especializada-MAC-Emenda Parlamentar de Bancada Nº 71250001-PROPOSTA 36000799964202600</x:v>
       </x:c>
       <x:c r="B169" t="str">
         <x:v>1321010150</x:v>
       </x:c>
       <x:c r="C169" t="str">
-        <x:v>1.822,09</x:v>
+        <x:v>2.662,69</x:v>
       </x:c>
       <x:c r="D169" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="170">
       <x:c r="A170" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento ao Piso da Atenção Primária-Emenda de Comissão Nº 50410002</x:v>
       </x:c>
       <x:c r="B170" t="str">
         <x:v>1321010151</x:v>
       </x:c>
       <x:c r="C170" t="str">
-        <x:v>11.598,75</x:v>
+        <x:v>17.454,06</x:v>
       </x:c>
       <x:c r="D170" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="171">
       <x:c r="A171" t="str">
         <x:v>Remuneração de Depósitos Bancários-Infraestrutura Urbana para Recapeamento Asfáltico em Vias Públicas-Transferência Especial-Emenda Nº 202530370002-ALEX MANENTE</x:v>
       </x:c>
       <x:c r="B171" t="str">
         <x:v>1321010152</x:v>
       </x:c>
       <x:c r="C171" t="str">
-        <x:v>60.785,10</x:v>
+        <x:v>60.816,82</x:v>
       </x:c>
       <x:c r="D171" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="172">
       <x:c r="A172" t="str">
         <x:v>Remuneração de Depósitos Bancários-Aquisição de Unidade Móvel de Saúde-Emenda Parlamentar de Comissão Nº  50410003</x:v>
       </x:c>
       <x:c r="B172" t="str">
         <x:v>1321010153</x:v>
       </x:c>
       <x:c r="C172" t="str">
-        <x:v>18.022,14</x:v>
+        <x:v>20.185,73</x:v>
       </x:c>
       <x:c r="D172" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="173">
       <x:c r="A173" t="str">
         <x:v>Remuneração de Depósitos Bancários-Emenda Individual com Finalidade Específica-Emenda 202340940004-PROGRAMAÇÃO 351370220230001-GND3</x:v>
       </x:c>
       <x:c r="B173" t="str">
         <x:v>1321010154</x:v>
       </x:c>
       <x:c r="C173" t="str">
-        <x:v>320,68</x:v>
+        <x:v>353,44</x:v>
       </x:c>
       <x:c r="D173" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="174">
       <x:c r="A174" t="str">
         <x:v>Remuneração de Depósitos Bancários-Emenda Individual com Finalidade Específica-Emenda 202540940004-PROGRAMAÇÃO 351370220230001-GND3</x:v>
       </x:c>
       <x:c r="B174" t="str">
         <x:v>1321010155</x:v>
       </x:c>
       <x:c r="C174" t="str">
-        <x:v>21.738,77</x:v>
+        <x:v>24.369,00</x:v>
       </x:c>
       <x:c r="D174" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="175">
       <x:c r="A175" t="str">
         <x:v>Remuneração de Depósitos Bancários-Emenda Individual com Finalidade Específica-Emenda 202541190001-PROGRAMAÇÃO 351370220250003-GND3-MARIA ROSAS</x:v>
       </x:c>
       <x:c r="B175" t="str">
         <x:v>1321010156</x:v>
       </x:c>
       <x:c r="C175" t="str">
-        <x:v>10.920,90</x:v>
+        <x:v>12.225,32</x:v>
       </x:c>
       <x:c r="D175" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="176">
       <x:c r="A176" t="str">
         <x:v>Remuneração de Depósitos Bancários-Emenda Individual com Finalidade Específica-Emenda 202537300002-PROGRAMAÇÃO 351370220250002-GND3-MIGUEL LOMBARDI</x:v>
       </x:c>
       <x:c r="B176" t="str">
         <x:v>1321010157</x:v>
       </x:c>
       <x:c r="C176" t="str">
-        <x:v>2.168,58</x:v>
+        <x:v>2.192,18</x:v>
       </x:c>
       <x:c r="D176" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="177">
       <x:c r="A177" t="str">
         <x:v>Remuneração de Depósitos Bancários-Emenda Parlamentar Nº 2026.072.79294 / 2026.019.81795-PAULO FIORILO E CARLÃO PIGNATARI-AGREGADORA Nº 2026.A00000685.84232</x:v>
       </x:c>
       <x:c r="B177" t="str">
         <x:v>1321010158</x:v>
       </x:c>
       <x:c r="C177" t="str">
-        <x:v>3.936,75</x:v>
+        <x:v>6.033,14</x:v>
       </x:c>
       <x:c r="D177" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="178">
       <x:c r="A178" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento ao Piso da Atenção Primária-Emenda de Comissão Nº 50410001</x:v>
       </x:c>
       <x:c r="B178" t="str">
         <x:v>1321010159</x:v>
       </x:c>
       <x:c r="C178" t="str">
         <x:v>50.964,21</x:v>
       </x:c>
       <x:c r="D178" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="179">
       <x:c r="A179" t="str">
         <x:v>Remuneração de Depósitos Bancários-Incremento ao Piso da Atenção Primária-Emenda Individual com Finalidade Específica Nº 451200002-SAULO PEDROSO</x:v>
       </x:c>
       <x:c r="B179" t="str">
         <x:v>1321010160</x:v>
       </x:c>
       <x:c r="C179" t="str">
         <x:v>28.905,15</x:v>
       </x:c>
       <x:c r="D179" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="180">
       <x:c r="A180" t="str">
         <x:v>Remuneração de Depósitos Bancários - Salário-Educação
 Remuneração de Depósitos Bancários - Salário-Educação
 Remuneração de Depósitos Bancários - Salário-Educação</x:v>
       </x:c>
       <x:c r="B180" t="str">
         <x:v>1321012000</x:v>
       </x:c>
       <x:c r="C180" t="str">
-        <x:v>110.958,75</x:v>
+        <x:v>127.389,07</x:v>
       </x:c>
       <x:c r="D180" t="str">
         <x:v>110.057,02</x:v>
       </x:c>
     </x:row>
     <x:row r="181">
       <x:c r="A181" t="str">
         <x:v>Remuneração dos Recursos do Regime Próprio de Previdência Social - RPPS</x:v>
       </x:c>
       <x:c r="B181" t="str">
         <x:v>1321040000</x:v>
       </x:c>
       <x:c r="C181" t="str">
-        <x:v>101.170,00</x:v>
+        <x:v>114.066,12</x:v>
       </x:c>
       <x:c r="D181" t="str">
         <x:v>10.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="182">
       <x:c r="A182" t="str">
         <x:v>Remuneração dos Recursos do Regime Próprio de Previdência Social - RPPS - Principal</x:v>
       </x:c>
       <x:c r="B182" t="str">
         <x:v>1321040100</x:v>
       </x:c>
       <x:c r="C182" t="str">
-        <x:v>101.170,00</x:v>
+        <x:v>114.066,12</x:v>
       </x:c>
       <x:c r="D182" t="str">
         <x:v>10.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="183">
       <x:c r="A183" t="str">
         <x:v>Dividendos</x:v>
       </x:c>
       <x:c r="B183" t="str">
         <x:v>1322000000</x:v>
       </x:c>
       <x:c r="C183" t="str">
-        <x:v>2.933,01</x:v>
+        <x:v>4.572,04</x:v>
       </x:c>
       <x:c r="D183" t="str">
         <x:v>7.875,32</x:v>
       </x:c>
     </x:row>
     <x:row r="184">
       <x:c r="A184" t="str">
         <x:v>Dividendos</x:v>
       </x:c>
       <x:c r="B184" t="str">
         <x:v>1322010000</x:v>
       </x:c>
       <x:c r="C184" t="str">
-        <x:v>2.933,01</x:v>
+        <x:v>4.572,04</x:v>
       </x:c>
       <x:c r="D184" t="str">
         <x:v>7.875,32</x:v>
       </x:c>
     </x:row>
     <x:row r="185">
       <x:c r="A185" t="str">
         <x:v>Dividendos - Demais</x:v>
       </x:c>
       <x:c r="B185" t="str">
         <x:v>1322019000</x:v>
       </x:c>
       <x:c r="C185" t="str">
-        <x:v>2.933,01</x:v>
+        <x:v>4.572,04</x:v>
       </x:c>
       <x:c r="D185" t="str">
         <x:v>7.875,32</x:v>
       </x:c>
     </x:row>
     <x:row r="186">
       <x:c r="A186" t="str">
         <x:v>Demais Receitas Patrimoniais</x:v>
       </x:c>
       <x:c r="B186" t="str">
         <x:v>1390000000</x:v>
       </x:c>
       <x:c r="C186" t="str">
-        <x:v>2.718,75</x:v>
+        <x:v>3.089,35</x:v>
       </x:c>
       <x:c r="D186" t="str">
         <x:v>2.940,44</x:v>
       </x:c>
     </x:row>
     <x:row r="187">
       <x:c r="A187" t="str">
         <x:v>Outras Receitas Patrimoniais</x:v>
       </x:c>
       <x:c r="B187" t="str">
         <x:v>1399000000</x:v>
       </x:c>
       <x:c r="C187" t="str">
-        <x:v>2.718,75</x:v>
+        <x:v>3.089,35</x:v>
       </x:c>
       <x:c r="D187" t="str">
         <x:v>2.940,44</x:v>
       </x:c>
     </x:row>
     <x:row r="188">
       <x:c r="A188" t="str">
         <x:v>Outras Receitas Patrimoniais</x:v>
       </x:c>
       <x:c r="B188" t="str">
         <x:v>1399990000</x:v>
       </x:c>
       <x:c r="C188" t="str">
-        <x:v>2.718,75</x:v>
+        <x:v>3.089,35</x:v>
       </x:c>
       <x:c r="D188" t="str">
         <x:v>2.940,44</x:v>
       </x:c>
     </x:row>
     <x:row r="189">
       <x:c r="A189" t="str">
         <x:v>Outras Receitas Patrimoniais - Principal</x:v>
       </x:c>
       <x:c r="B189" t="str">
         <x:v>1399990100</x:v>
       </x:c>
       <x:c r="C189" t="str">
-        <x:v>2.718,75</x:v>
+        <x:v>3.089,35</x:v>
       </x:c>
       <x:c r="D189" t="str">
         <x:v>2.940,44</x:v>
       </x:c>
     </x:row>
     <x:row r="190">
       <x:c r="A190" t="str">
         <x:v>Aluguéis de Máquinas e Veículos - Principal</x:v>
       </x:c>
       <x:c r="B190" t="str">
         <x:v>1399990101</x:v>
       </x:c>
       <x:c r="C190" t="str">
-        <x:v>2.718,75</x:v>
+        <x:v>3.089,35</x:v>
       </x:c>
       <x:c r="D190" t="str">
         <x:v>2.940,44</x:v>
       </x:c>
     </x:row>
     <x:row r="191">
       <x:c r="A191" t="str">
         <x:v>Receita de Serviços</x:v>
       </x:c>
       <x:c r="B191" t="str">
         <x:v>1600000000</x:v>
       </x:c>
       <x:c r="C191" t="str">
-        <x:v>6.126.718,04</x:v>
+        <x:v>7.219.235,88</x:v>
       </x:c>
       <x:c r="D191" t="str">
         <x:v>8.406.810,38</x:v>
       </x:c>
     </x:row>
     <x:row r="192">
       <x:c r="A192" t="str">
         <x:v>Serviços Administrativos e Comerciais Gerais</x:v>
       </x:c>
       <x:c r="B192" t="str">
         <x:v>1610000000</x:v>
       </x:c>
       <x:c r="C192" t="str">
-        <x:v>5.886.622,70</x:v>
+        <x:v>6.942.413,03</x:v>
       </x:c>
       <x:c r="D192" t="str">
         <x:v>8.166.475,38</x:v>
       </x:c>
     </x:row>
     <x:row r="193">
       <x:c r="A193" t="str">
         <x:v>Serviços Administrativos e Comerciais Gerais</x:v>
       </x:c>
       <x:c r="B193" t="str">
         <x:v>1611000000</x:v>
       </x:c>
       <x:c r="C193" t="str">
-        <x:v>5.886.622,70</x:v>
+        <x:v>6.942.413,03</x:v>
       </x:c>
       <x:c r="D193" t="str">
         <x:v>8.166.475,38</x:v>
       </x:c>
     </x:row>
     <x:row r="194">
       <x:c r="A194" t="str">
         <x:v>Serviços Administrativos e Comerciais Gerais Prestados por Entidades e Órgãos Públicos em Geral</x:v>
       </x:c>
       <x:c r="B194" t="str">
         <x:v>1611010000</x:v>
       </x:c>
       <x:c r="C194" t="str">
-        <x:v>5.886.622,70</x:v>
+        <x:v>6.942.413,03</x:v>
       </x:c>
       <x:c r="D194" t="str">
         <x:v>8.166.475,38</x:v>
       </x:c>
     </x:row>
     <x:row r="195">
       <x:c r="A195" t="str">
         <x:v>Serviços Administrativos e Comerciais Gerais Prestados por Entidades e Órgãos Públicos em Geral - Pr</x:v>
       </x:c>
       <x:c r="B195" t="str">
         <x:v>1611010100</x:v>
       </x:c>
       <x:c r="C195" t="str">
-        <x:v>4.521.934,57</x:v>
+        <x:v>5.239.413,20</x:v>
       </x:c>
       <x:c r="D195" t="str">
         <x:v>6.391.033,01</x:v>
       </x:c>
     </x:row>
     <x:row r="196">
       <x:c r="A196" t="str">
         <x:v>Serviços de Venda de Editais - Principal</x:v>
       </x:c>
       <x:c r="B196" t="str">
         <x:v>1611010101</x:v>
       </x:c>
       <x:c r="C196" t="str">
-        <x:v>75.448,09</x:v>
+        <x:v>75.898,84</x:v>
       </x:c>
       <x:c r="D196" t="str">
         <x:v>103.070,48</x:v>
       </x:c>
     </x:row>
     <x:row r="197">
       <x:c r="A197" t="str">
         <x:v>Serviços de Patrulha Agrícola - Principal</x:v>
       </x:c>
       <x:c r="B197" t="str">
         <x:v>1611010102</x:v>
       </x:c>
       <x:c r="C197" t="str">
-        <x:v>24.976,21</x:v>
+        <x:v>25.102,23</x:v>
       </x:c>
       <x:c r="D197" t="str">
         <x:v>68.680,53</x:v>
       </x:c>
     </x:row>
     <x:row r="198">
       <x:c r="A198" t="str">
         <x:v>Serviços de Fornecimento de Água - Principal</x:v>
       </x:c>
       <x:c r="B198" t="str">
         <x:v>1611010103</x:v>
       </x:c>
       <x:c r="C198" t="str">
-        <x:v>3.000.248,18</x:v>
+        <x:v>3.489.556,31</x:v>
       </x:c>
       <x:c r="D198" t="str">
         <x:v>4.207.264,00</x:v>
       </x:c>
     </x:row>
     <x:row r="199">
       <x:c r="A199" t="str">
         <x:v>Serviços de Coleta, Transporte, Tratamento e Destino Final de Esgoto - Principal</x:v>
       </x:c>
       <x:c r="B199" t="str">
         <x:v>1611010104</x:v>
       </x:c>
       <x:c r="C199" t="str">
-        <x:v>1.421.262,09</x:v>
+        <x:v>1.648.855,82</x:v>
       </x:c>
       <x:c r="D199" t="str">
         <x:v>2.012.018,00</x:v>
       </x:c>
     </x:row>
     <x:row r="200">
       <x:c r="A200" t="str">
         <x:v>Serviços Administrativos e Comerciais Gerais Prestados por Entidades e Órgãos Públicos em Geral - Mu</x:v>
       </x:c>
       <x:c r="B200" t="str">
         <x:v>1611010200</x:v>
       </x:c>
       <x:c r="C200" t="str">
-        <x:v>43.416,17</x:v>
+        <x:v>53.346,90</x:v>
       </x:c>
       <x:c r="D200" t="str">
         <x:v>64.417,11</x:v>
       </x:c>
     </x:row>
     <x:row r="201">
       <x:c r="A201" t="str">
         <x:v>Serviços de Patrulha Agrícola - Multas e Juros</x:v>
       </x:c>
       <x:c r="B201" t="str">
         <x:v>1611010202</x:v>
       </x:c>
       <x:c r="C201" t="str">
-        <x:v>143,82</x:v>
+        <x:v>149,91</x:v>
       </x:c>
       <x:c r="D201" t="str">
         <x:v>417,11</x:v>
       </x:c>
     </x:row>
     <x:row r="202">
       <x:c r="A202" t="str">
         <x:v>Serviços de Fornecimento de Água - Multas e Juros</x:v>
       </x:c>
       <x:c r="B202" t="str">
         <x:v>1611010203</x:v>
       </x:c>
       <x:c r="C202" t="str">
-        <x:v>29.276,61</x:v>
+        <x:v>36.054,03</x:v>
       </x:c>
       <x:c r="D202" t="str">
         <x:v>43.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="203">
       <x:c r="A203" t="str">
         <x:v>Serviços de Coleta, Transporte, Tratamento e Destino Final de Esgoto - Multas e Juros</x:v>
       </x:c>
       <x:c r="B203" t="str">
         <x:v>1611010204</x:v>
       </x:c>
       <x:c r="C203" t="str">
-        <x:v>13.995,74</x:v>
+        <x:v>17.142,96</x:v>
       </x:c>
       <x:c r="D203" t="str">
         <x:v>21.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="204">
       <x:c r="A204" t="str">
         <x:v>Serviços Administrativos e Comerciais Gerais Prestados por Entidades e Órgãos Públicos em Geral - Dí</x:v>
       </x:c>
       <x:c r="B204" t="str">
         <x:v>1611010300</x:v>
       </x:c>
       <x:c r="C204" t="str">
-        <x:v>779.601,06</x:v>
+        <x:v>987.631,63</x:v>
       </x:c>
       <x:c r="D204" t="str">
         <x:v>1.074.284,97</x:v>
       </x:c>
     </x:row>
     <x:row r="205">
       <x:c r="A205" t="str">
         <x:v>Serviços de Patrulha Agrícola - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B205" t="str">
         <x:v>1611010302</x:v>
       </x:c>
       <x:c r="C205" t="str">
-        <x:v>6.534,16</x:v>
+        <x:v>7.189,36</x:v>
       </x:c>
       <x:c r="D205" t="str">
         <x:v>4.378,05</x:v>
       </x:c>
     </x:row>
     <x:row r="206">
       <x:c r="A206" t="str">
         <x:v>Serviços de Fornecimento de Água - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B206" t="str">
         <x:v>1611010303</x:v>
       </x:c>
       <x:c r="C206" t="str">
-        <x:v>529.789,86</x:v>
+        <x:v>671.052,94</x:v>
       </x:c>
       <x:c r="D206" t="str">
         <x:v>740.607,18</x:v>
       </x:c>
     </x:row>
     <x:row r="207">
       <x:c r="A207" t="str">
         <x:v>Serviços de Coleta, Tansporte e Destino Final de Esgoto - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B207" t="str">
         <x:v>1611010304</x:v>
       </x:c>
       <x:c r="C207" t="str">
-        <x:v>243.277,04</x:v>
+        <x:v>309.389,33</x:v>
       </x:c>
       <x:c r="D207" t="str">
         <x:v>329.299,74</x:v>
       </x:c>
     </x:row>
     <x:row r="208">
       <x:c r="A208" t="str">
         <x:v>Serviços Administrativos e Comerciais Gerais Prestados por Entidades e Órgãos Públicos em Geral - Dí</x:v>
       </x:c>
       <x:c r="B208" t="str">
         <x:v>1611010400</x:v>
       </x:c>
       <x:c r="C208" t="str">
-        <x:v>541.670,90</x:v>
+        <x:v>662.021,30</x:v>
       </x:c>
       <x:c r="D208" t="str">
         <x:v>636.740,29</x:v>
       </x:c>
     </x:row>
     <x:row r="209">
       <x:c r="A209" t="str">
         <x:v>Serviços de Patrulha Agrícola - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B209" t="str">
         <x:v>1611010402</x:v>
       </x:c>
       <x:c r="C209" t="str">
-        <x:v>1.216,12</x:v>
+        <x:v>1.404,55</x:v>
       </x:c>
       <x:c r="D209" t="str">
         <x:v>447,12</x:v>
       </x:c>
     </x:row>
     <x:row r="210">
       <x:c r="A210" t="str">
         <x:v>Serviços de Fornecimento de Água - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B210" t="str">
         <x:v>1611010403</x:v>
       </x:c>
       <x:c r="C210" t="str">
-        <x:v>370.266,82</x:v>
+        <x:v>452.322,83</x:v>
       </x:c>
       <x:c r="D210" t="str">
         <x:v>431.838,23</x:v>
       </x:c>
     </x:row>
     <x:row r="211">
       <x:c r="A211" t="str">
         <x:v>Serviços de Coleta, Transporte, Tratamento e Destino Final de Esgoto - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B211" t="str">
         <x:v>1611010404</x:v>
       </x:c>
       <x:c r="C211" t="str">
-        <x:v>170.187,96</x:v>
+        <x:v>208.293,92</x:v>
       </x:c>
       <x:c r="D211" t="str">
         <x:v>204.454,94</x:v>
       </x:c>
     </x:row>
     <x:row r="212">
       <x:c r="A212" t="str">
         <x:v>Serviços e Atividades Referentes à Navegação e ao Transporte</x:v>
       </x:c>
       <x:c r="B212" t="str">
         <x:v>1620000000</x:v>
       </x:c>
       <x:c r="C212" t="str">
-        <x:v>20.622,30</x:v>
+        <x:v>23.043,59</x:v>
       </x:c>
       <x:c r="D212" t="str">
         <x:v>32.531,09</x:v>
       </x:c>
     </x:row>
     <x:row r="213">
       <x:c r="A213" t="str">
         <x:v>Serviços e Atividades Referentes à Navegação e ao Transporte</x:v>
       </x:c>
       <x:c r="B213" t="str">
         <x:v>1621000000</x:v>
       </x:c>
       <x:c r="C213" t="str">
-        <x:v>20.622,30</x:v>
+        <x:v>23.043,59</x:v>
       </x:c>
       <x:c r="D213" t="str">
         <x:v>32.531,09</x:v>
       </x:c>
     </x:row>
     <x:row r="214">
       <x:c r="A214" t="str">
         <x:v>Serviços de Transporte de Passageiros ou Mercadorias</x:v>
       </x:c>
       <x:c r="B214" t="str">
         <x:v>1621020000</x:v>
       </x:c>
       <x:c r="C214" t="str">
-        <x:v>20.622,30</x:v>
+        <x:v>23.043,59</x:v>
       </x:c>
       <x:c r="D214" t="str">
         <x:v>32.531,09</x:v>
       </x:c>
     </x:row>
     <x:row r="215">
       <x:c r="A215" t="str">
         <x:v>Serviços de Transporte de Passageiros ou Mercadorias - Principal</x:v>
       </x:c>
       <x:c r="B215" t="str">
         <x:v>1621020100</x:v>
       </x:c>
       <x:c r="C215" t="str">
-        <x:v>20.565,82</x:v>
+        <x:v>22.987,11</x:v>
       </x:c>
       <x:c r="D215" t="str">
         <x:v>32.198,85</x:v>
       </x:c>
     </x:row>
     <x:row r="216">
       <x:c r="A216" t="str">
         <x:v>Serviços de Transporte de Passageiros ou Mercadorias -  Multas e Juros</x:v>
       </x:c>
       <x:c r="B216" t="str">
         <x:v>1621020200</x:v>
       </x:c>
       <x:c r="C216" t="str">
         <x:v>56,48</x:v>
       </x:c>
       <x:c r="D216" t="str">
         <x:v>125,24</x:v>
       </x:c>
     </x:row>
     <x:row r="217">
       <x:c r="A217" t="str">
         <x:v>Serviços de Transporte de Passageiros ou Mercadorias - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B217" t="str">
         <x:v>1621020300</x:v>
@@ -3072,177 +3072,177 @@
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="218">
       <x:c r="A218" t="str">
         <x:v>Serviços de Transporte de Passageiros ou Mercadorias - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B218" t="str">
         <x:v>1621020400</x:v>
       </x:c>
       <x:c r="C218" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D218" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="219">
       <x:c r="A219" t="str">
         <x:v>Outros Serviços</x:v>
       </x:c>
       <x:c r="B219" t="str">
         <x:v>1690000000</x:v>
       </x:c>
       <x:c r="C219" t="str">
-        <x:v>219.473,04</x:v>
+        <x:v>253.779,26</x:v>
       </x:c>
       <x:c r="D219" t="str">
         <x:v>207.803,91</x:v>
       </x:c>
     </x:row>
     <x:row r="220">
       <x:c r="A220" t="str">
         <x:v>Outros Serviços</x:v>
       </x:c>
       <x:c r="B220" t="str">
         <x:v>1699000000</x:v>
       </x:c>
       <x:c r="C220" t="str">
-        <x:v>219.473,04</x:v>
+        <x:v>253.779,26</x:v>
       </x:c>
       <x:c r="D220" t="str">
         <x:v>207.803,91</x:v>
       </x:c>
     </x:row>
     <x:row r="221">
       <x:c r="A221" t="str">
         <x:v>Outros Serviços</x:v>
       </x:c>
       <x:c r="B221" t="str">
         <x:v>1699990000</x:v>
       </x:c>
       <x:c r="C221" t="str">
-        <x:v>219.473,04</x:v>
+        <x:v>253.779,26</x:v>
       </x:c>
       <x:c r="D221" t="str">
         <x:v>207.803,91</x:v>
       </x:c>
     </x:row>
     <x:row r="222">
       <x:c r="A222" t="str">
         <x:v>Outros Serviços - Principal</x:v>
       </x:c>
       <x:c r="B222" t="str">
         <x:v>1699990100</x:v>
       </x:c>
       <x:c r="C222" t="str">
-        <x:v>211.002,68</x:v>
+        <x:v>243.707,24</x:v>
       </x:c>
       <x:c r="D222" t="str">
         <x:v>198.431,98</x:v>
       </x:c>
     </x:row>
     <x:row r="223">
       <x:c r="A223" t="str">
         <x:v>Serviços de Cemitério - Principal</x:v>
       </x:c>
       <x:c r="B223" t="str">
         <x:v>1699990101</x:v>
       </x:c>
       <x:c r="C223" t="str">
-        <x:v>135.375,08</x:v>
+        <x:v>158.478,04</x:v>
       </x:c>
       <x:c r="D223" t="str">
         <x:v>101.931,98</x:v>
       </x:c>
     </x:row>
     <x:row r="224">
       <x:c r="A224" t="str">
         <x:v>Serviços de Ligação de Água - Principal</x:v>
       </x:c>
       <x:c r="B224" t="str">
         <x:v>1699990102</x:v>
       </x:c>
       <x:c r="C224" t="str">
-        <x:v>48.895,95</x:v>
+        <x:v>55.955,95</x:v>
       </x:c>
       <x:c r="D224" t="str">
         <x:v>55.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="225">
       <x:c r="A225" t="str">
         <x:v>Serviços de Ligação de Esgoto - Principal</x:v>
       </x:c>
       <x:c r="B225" t="str">
         <x:v>1699990103</x:v>
       </x:c>
       <x:c r="C225" t="str">
-        <x:v>26.731,65</x:v>
+        <x:v>29.273,25</x:v>
       </x:c>
       <x:c r="D225" t="str">
         <x:v>32.500,00</x:v>
       </x:c>
     </x:row>
     <x:row r="226">
       <x:c r="A226" t="str">
         <x:v>Serviços de Análise e Emissão de Licenças Ambientais - Principal</x:v>
       </x:c>
       <x:c r="B226" t="str">
         <x:v>1699990104</x:v>
       </x:c>
       <x:c r="C226" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D226" t="str">
         <x:v>9.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="227">
       <x:c r="A227" t="str">
         <x:v>Outros Serviços -  Multas e Juros</x:v>
       </x:c>
       <x:c r="B227" t="str">
         <x:v>1699990200</x:v>
       </x:c>
       <x:c r="C227" t="str">
-        <x:v>294,22</x:v>
+        <x:v>411,95</x:v>
       </x:c>
       <x:c r="D227" t="str">
         <x:v>597,20</x:v>
       </x:c>
     </x:row>
     <x:row r="228">
       <x:c r="A228" t="str">
         <x:v>Serviços de Cemitério - Multas e Juros</x:v>
       </x:c>
       <x:c r="B228" t="str">
         <x:v>1699990201</x:v>
       </x:c>
       <x:c r="C228" t="str">
-        <x:v>294,22</x:v>
+        <x:v>411,95</x:v>
       </x:c>
       <x:c r="D228" t="str">
         <x:v>286,70</x:v>
       </x:c>
     </x:row>
     <x:row r="229">
       <x:c r="A229" t="str">
         <x:v>Serviços de Ligação de Água - Multas e Juros</x:v>
       </x:c>
       <x:c r="B229" t="str">
         <x:v>1699990202</x:v>
       </x:c>
       <x:c r="C229" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D229" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="230">
       <x:c r="A230" t="str">
         <x:v>Serviços de Ligação de Esgoto - Multas e Juros</x:v>
       </x:c>
       <x:c r="B230" t="str">
         <x:v>1699990203</x:v>
@@ -3254,65 +3254,65 @@
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="231">
       <x:c r="A231" t="str">
         <x:v>Serviços de Análise e Emissão de Licenças Ambientais - Multas e Juros</x:v>
       </x:c>
       <x:c r="B231" t="str">
         <x:v>1699990204</x:v>
       </x:c>
       <x:c r="C231" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D231" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="232">
       <x:c r="A232" t="str">
         <x:v>Outros Serviços - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B232" t="str">
         <x:v>1699990300</x:v>
       </x:c>
       <x:c r="C232" t="str">
-        <x:v>6.816,86</x:v>
+        <x:v>7.663,42</x:v>
       </x:c>
       <x:c r="D232" t="str">
         <x:v>6.557,76</x:v>
       </x:c>
     </x:row>
     <x:row r="233">
       <x:c r="A233" t="str">
         <x:v>Serviços de Cemitério - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B233" t="str">
         <x:v>1699990301</x:v>
       </x:c>
       <x:c r="C233" t="str">
-        <x:v>6.816,86</x:v>
+        <x:v>7.663,42</x:v>
       </x:c>
       <x:c r="D233" t="str">
         <x:v>6.247,26</x:v>
       </x:c>
     </x:row>
     <x:row r="234">
       <x:c r="A234" t="str">
         <x:v>Serviços de Ligação de Água - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B234" t="str">
         <x:v>1699990302</x:v>
       </x:c>
       <x:c r="C234" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D234" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="235">
       <x:c r="A235" t="str">
         <x:v>Serviços de Ligação de Esgoto - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B235" t="str">
         <x:v>1699990303</x:v>
@@ -3324,65 +3324,65 @@
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="236">
       <x:c r="A236" t="str">
         <x:v>Serviços de Análise e Emissão de Licenças Ambientais - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B236" t="str">
         <x:v>1699990304</x:v>
       </x:c>
       <x:c r="C236" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D236" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="237">
       <x:c r="A237" t="str">
         <x:v>Outros Serviços - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B237" t="str">
         <x:v>1699990400</x:v>
       </x:c>
       <x:c r="C237" t="str">
-        <x:v>1.359,28</x:v>
+        <x:v>1.996,65</x:v>
       </x:c>
       <x:c r="D237" t="str">
         <x:v>2.216,97</x:v>
       </x:c>
     </x:row>
     <x:row r="238">
       <x:c r="A238" t="str">
         <x:v>Serviços de Cemitério - Dívida Ativa - Multas de Juros</x:v>
       </x:c>
       <x:c r="B238" t="str">
         <x:v>1699990401</x:v>
       </x:c>
       <x:c r="C238" t="str">
-        <x:v>1.359,28</x:v>
+        <x:v>1.996,65</x:v>
       </x:c>
       <x:c r="D238" t="str">
         <x:v>1.906,47</x:v>
       </x:c>
     </x:row>
     <x:row r="239">
       <x:c r="A239" t="str">
         <x:v>Serviços de Ligação de Água - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B239" t="str">
         <x:v>1699990402</x:v>
       </x:c>
       <x:c r="C239" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D239" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="240">
       <x:c r="A240" t="str">
         <x:v>Serviços de Ligação de Esgoto - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B240" t="str">
         <x:v>1699990403</x:v>
@@ -3394,485 +3394,485 @@
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="241">
       <x:c r="A241" t="str">
         <x:v>Serviços de Análise e Emissão de Licenças Ambientais - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B241" t="str">
         <x:v>1699990404</x:v>
       </x:c>
       <x:c r="C241" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D241" t="str">
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="242">
       <x:c r="A242" t="str">
         <x:v>Transferências Correntes</x:v>
       </x:c>
       <x:c r="B242" t="str">
         <x:v>1700000000</x:v>
       </x:c>
       <x:c r="C242" t="str">
-        <x:v>143.399.082,59</x:v>
+        <x:v>165.514.683,78</x:v>
       </x:c>
       <x:c r="D242" t="str">
         <x:v>193.584.417,67</x:v>
       </x:c>
     </x:row>
     <x:row r="243">
       <x:c r="A243" t="str">
         <x:v>Transferências da União e de suas Entidades</x:v>
       </x:c>
       <x:c r="B243" t="str">
         <x:v>1710000000</x:v>
       </x:c>
       <x:c r="C243" t="str">
-        <x:v>54.370.278,56</x:v>
+        <x:v>61.679.989,21</x:v>
       </x:c>
       <x:c r="D243" t="str">
         <x:v>65.468.505,33</x:v>
       </x:c>
     </x:row>
     <x:row r="244">
       <x:c r="A244" t="str">
         <x:v>Transferências Decorrentes de Participação na Receita da União</x:v>
       </x:c>
       <x:c r="B244" t="str">
         <x:v>1711000000</x:v>
       </x:c>
       <x:c r="C244" t="str">
-        <x:v>39.704.276,13</x:v>
+        <x:v>45.627.087,25</x:v>
       </x:c>
       <x:c r="D244" t="str">
         <x:v>51.800.334,28</x:v>
       </x:c>
     </x:row>
     <x:row r="245">
       <x:c r="A245" t="str">
         <x:v>Cota-Parte do Fundo de Participação dos Municípios - FPM</x:v>
       </x:c>
       <x:c r="B245" t="str">
         <x:v>1711510000</x:v>
       </x:c>
       <x:c r="C245" t="str">
-        <x:v>39.474.513,50</x:v>
+        <x:v>43.548.164,09</x:v>
       </x:c>
       <x:c r="D245" t="str">
         <x:v>51.656.852,23</x:v>
       </x:c>
     </x:row>
     <x:row r="246">
       <x:c r="A246" t="str">
         <x:v>Cota-Parte do Fundo de Participação dos Municípios - Cota Mensal</x:v>
       </x:c>
       <x:c r="B246" t="str">
         <x:v>1711511000</x:v>
       </x:c>
       <x:c r="C246" t="str">
-        <x:v>35.181.837,69</x:v>
+        <x:v>39.255.488,30</x:v>
       </x:c>
       <x:c r="D246" t="str">
         <x:v>48.766.385,99</x:v>
       </x:c>
     </x:row>
     <x:row r="247">
       <x:c r="A247" t="str">
         <x:v>Cota-Parte do Fundo de Participação dos Municípios - Cota Mensal - Principal</x:v>
       </x:c>
       <x:c r="B247" t="str">
         <x:v>1711511100</x:v>
       </x:c>
       <x:c r="C247" t="str">
-        <x:v>35.181.837,69</x:v>
+        <x:v>39.255.488,30</x:v>
       </x:c>
       <x:c r="D247" t="str">
         <x:v>48.766.385,99</x:v>
       </x:c>
     </x:row>
     <x:row r="248">
       <x:c r="A248" t="str">
         <x:v>Cota-Parte do Fundo de Participação dos Municípios - Cota Mensal - Principal</x:v>
       </x:c>
       <x:c r="B248" t="str">
         <x:v>1711511101</x:v>
       </x:c>
       <x:c r="C248" t="str">
-        <x:v>34.936.220,32</x:v>
+        <x:v>38.984.523,97</x:v>
       </x:c>
       <x:c r="D248" t="str">
         <x:v>48.586.385,99</x:v>
       </x:c>
     </x:row>
     <x:row r="249">
       <x:c r="A249" t="str">
         <x:v>Cota-Parte do Fundo de Participação dos Municípios - LC 198/23</x:v>
       </x:c>
       <x:c r="B249" t="str">
         <x:v>1711511102</x:v>
       </x:c>
       <x:c r="C249" t="str">
-        <x:v>245.617,37</x:v>
+        <x:v>270.964,33</x:v>
       </x:c>
       <x:c r="D249" t="str">
         <x:v>180.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="250">
       <x:c r="A250" t="str">
         <x:v>Cota-Parte do Fundo de Participação do Municípios - Cotas Extraordinárias</x:v>
       </x:c>
       <x:c r="B250" t="str">
         <x:v>1711512000</x:v>
       </x:c>
       <x:c r="C250" t="str">
-        <x:v>4.292.675,81</x:v>
+        <x:v>4.292.675,79</x:v>
       </x:c>
       <x:c r="D250" t="str">
         <x:v>2.890.466,24</x:v>
       </x:c>
     </x:row>
     <x:row r="251">
       <x:c r="A251" t="str">
         <x:v>Cota-Parte do Fundo de Participação do Municípios - Cotas Extraordinárias - Principal</x:v>
       </x:c>
       <x:c r="B251" t="str">
         <x:v>1711512100</x:v>
       </x:c>
       <x:c r="C251" t="str">
-        <x:v>4.292.675,81</x:v>
+        <x:v>4.292.675,79</x:v>
       </x:c>
       <x:c r="D251" t="str">
         <x:v>2.890.466,24</x:v>
       </x:c>
     </x:row>
     <x:row r="252">
       <x:c r="A252" t="str">
         <x:v>Cota-Parte do Imposto Sobre a Propriedade Territorial Rural</x:v>
       </x:c>
       <x:c r="B252" t="str">
         <x:v>1711520000</x:v>
       </x:c>
       <x:c r="C252" t="str">
-        <x:v>229.762,63</x:v>
+        <x:v>2.078.923,16</x:v>
       </x:c>
       <x:c r="D252" t="str">
         <x:v>143.482,05</x:v>
       </x:c>
     </x:row>
     <x:row r="253">
       <x:c r="A253" t="str">
         <x:v>Cota-Parte do Imposto Sobre a Propriedade Territorial Rural - Principal</x:v>
       </x:c>
       <x:c r="B253" t="str">
         <x:v>1711520100</x:v>
       </x:c>
       <x:c r="C253" t="str">
-        <x:v>229.762,63</x:v>
+        <x:v>2.078.923,16</x:v>
       </x:c>
       <x:c r="D253" t="str">
         <x:v>143.482,05</x:v>
       </x:c>
     </x:row>
     <x:row r="254">
       <x:c r="A254" t="str">
         <x:v>Transferências das Compensações Financeiras pela Exploração de Recursos Naturais</x:v>
       </x:c>
       <x:c r="B254" t="str">
         <x:v>1712000000</x:v>
       </x:c>
       <x:c r="C254" t="str">
-        <x:v>1.950.923,61</x:v>
+        <x:v>2.262.751,37</x:v>
       </x:c>
       <x:c r="D254" t="str">
         <x:v>2.191.492,44</x:v>
       </x:c>
     </x:row>
     <x:row r="255">
       <x:c r="A255" t="str">
         <x:v>Cota-parte da Compensação Financeira pela Exploração de Recursos Minerais - CFEM</x:v>
       </x:c>
       <x:c r="B255" t="str">
         <x:v>1712510000</x:v>
       </x:c>
       <x:c r="C255" t="str">
-        <x:v>1.104.672,71</x:v>
+        <x:v>1.201.785,19</x:v>
       </x:c>
       <x:c r="D255" t="str">
         <x:v>1.267.475,49</x:v>
       </x:c>
     </x:row>
     <x:row r="256">
       <x:c r="A256" t="str">
         <x:v>Cota-parte da Compensação Financeira pela Exploração de Recursos Minerais - CFEM - Principal</x:v>
       </x:c>
       <x:c r="B256" t="str">
         <x:v>1712510100</x:v>
       </x:c>
       <x:c r="C256" t="str">
-        <x:v>1.104.672,71</x:v>
+        <x:v>1.201.785,19</x:v>
       </x:c>
       <x:c r="D256" t="str">
         <x:v>1.267.475,49</x:v>
       </x:c>
     </x:row>
     <x:row r="257">
       <x:c r="A257" t="str">
         <x:v>Cota-parte da Compensação Financeira pela Produção de Petróleo</x:v>
       </x:c>
       <x:c r="B257" t="str">
         <x:v>1712520000</x:v>
       </x:c>
       <x:c r="C257" t="str">
-        <x:v>846.250,90</x:v>
+        <x:v>1.060.966,18</x:v>
       </x:c>
       <x:c r="D257" t="str">
         <x:v>924.016,95</x:v>
       </x:c>
     </x:row>
     <x:row r="258">
       <x:c r="A258" t="str">
         <x:v>Cota-parte da Compensação Financeira pela Produção de Petróleo ¿ Lei nº 7.990/89</x:v>
       </x:c>
       <x:c r="B258" t="str">
         <x:v>1712521000</x:v>
       </x:c>
       <x:c r="C258" t="str">
-        <x:v>109.560,71</x:v>
+        <x:v>125.728,20</x:v>
       </x:c>
       <x:c r="D258" t="str">
         <x:v>136.545,48</x:v>
       </x:c>
     </x:row>
     <x:row r="259">
       <x:c r="A259" t="str">
         <x:v>Cota-parte da Compensação Financeira pela Produção de Petróleo ¿ Lei nº 7.990/89 - Principal</x:v>
       </x:c>
       <x:c r="B259" t="str">
         <x:v>1712521100</x:v>
       </x:c>
       <x:c r="C259" t="str">
-        <x:v>109.560,71</x:v>
+        <x:v>125.728,20</x:v>
       </x:c>
       <x:c r="D259" t="str">
         <x:v>136.545,48</x:v>
       </x:c>
     </x:row>
     <x:row r="260">
       <x:c r="A260" t="str">
         <x:v>Cota-Parte do Fundo Especial do Petróleo ¿ FEP</x:v>
       </x:c>
       <x:c r="B260" t="str">
         <x:v>1712524000</x:v>
       </x:c>
       <x:c r="C260" t="str">
-        <x:v>736.690,19</x:v>
+        <x:v>935.237,98</x:v>
       </x:c>
       <x:c r="D260" t="str">
         <x:v>787.471,47</x:v>
       </x:c>
     </x:row>
     <x:row r="261">
       <x:c r="A261" t="str">
         <x:v>Cota-Parte do Fundo Especial do Petróleo ¿ FEP - Principal</x:v>
       </x:c>
       <x:c r="B261" t="str">
         <x:v>1712524100</x:v>
       </x:c>
       <x:c r="C261" t="str">
-        <x:v>736.690,19</x:v>
+        <x:v>935.237,98</x:v>
       </x:c>
       <x:c r="D261" t="str">
         <x:v>787.471,47</x:v>
       </x:c>
     </x:row>
     <x:row r="262">
       <x:c r="A262" t="str">
         <x:v>Transferências de Recursos do Sistema Único de Saúde ¿ SUS </x:v>
       </x:c>
       <x:c r="B262" t="str">
         <x:v>1713000000</x:v>
       </x:c>
       <x:c r="C262" t="str">
-        <x:v>9.262.298,98</x:v>
+        <x:v>9.878.545,87</x:v>
       </x:c>
       <x:c r="D262" t="str">
         <x:v>7.624.748,10</x:v>
       </x:c>
     </x:row>
     <x:row r="263">
       <x:c r="A263" t="str">
         <x:v>Transferências de Recursos do Sistema Único de Saúde ¿ SUS ¿ Repasses Fundo a Fundo - Bloco de Manutenção das Ações e Serviços Públicos de Saúde</x:v>
       </x:c>
       <x:c r="B263" t="str">
         <x:v>1713500000</x:v>
       </x:c>
       <x:c r="C263" t="str">
-        <x:v>5.406.291,98</x:v>
+        <x:v>6.022.538,87</x:v>
       </x:c>
       <x:c r="D263" t="str">
         <x:v>7.624.748,10</x:v>
       </x:c>
     </x:row>
     <x:row r="264">
       <x:c r="A264" t="str">
         <x:v>Transferências de Recursos do Bloco de Manutenção das Ações e Serviços Públicos de Saúde ¿ Atenção Primária</x:v>
       </x:c>
       <x:c r="B264" t="str">
         <x:v>1713501000</x:v>
       </x:c>
       <x:c r="C264" t="str">
-        <x:v>4.192.902,58</x:v>
+        <x:v>4.643.501,48</x:v>
       </x:c>
       <x:c r="D264" t="str">
         <x:v>4.161.825,63</x:v>
       </x:c>
     </x:row>
     <x:row r="265">
       <x:c r="A265" t="str">
         <x:v>Transferências de Recursos do Bloco de Manutenção das Ações e Serviços Públicos de Saúde ¿ Atenção P</x:v>
       </x:c>
       <x:c r="B265" t="str">
         <x:v>1713501100</x:v>
       </x:c>
       <x:c r="C265" t="str">
-        <x:v>4.192.902,58</x:v>
+        <x:v>4.643.501,48</x:v>
       </x:c>
       <x:c r="D265" t="str">
         <x:v>4.161.825,63</x:v>
       </x:c>
     </x:row>
     <x:row r="266">
       <x:c r="A266" t="str">
         <x:v>Transferências de Recursos do Bloco de Manutenção das Ações e Serviços Públicos de Saúde ¿ Atenção Especializada</x:v>
       </x:c>
       <x:c r="B266" t="str">
         <x:v>1713502000</x:v>
       </x:c>
       <x:c r="C266" t="str">
-        <x:v>365.458,20</x:v>
+        <x:v>374.144,64</x:v>
       </x:c>
       <x:c r="D266" t="str">
         <x:v>1.802.149,34</x:v>
       </x:c>
     </x:row>
     <x:row r="267">
       <x:c r="A267" t="str">
         <x:v>Transferências de Recursos do Bloco de Manutenção das Ações e Serviços Públicos de Saúde ¿ Atenção E</x:v>
       </x:c>
       <x:c r="B267" t="str">
         <x:v>1713502100</x:v>
       </x:c>
       <x:c r="C267" t="str">
-        <x:v>365.458,20</x:v>
+        <x:v>374.144,64</x:v>
       </x:c>
       <x:c r="D267" t="str">
         <x:v>1.802.149,34</x:v>
       </x:c>
     </x:row>
     <x:row r="268">
       <x:c r="A268" t="str">
         <x:v>Transferências de Recursos do Bloco de Manutenção das Ações e Serviços Públicos de Saúde ¿ Vigilância em Saúde</x:v>
       </x:c>
       <x:c r="B268" t="str">
         <x:v>1713503000</x:v>
       </x:c>
       <x:c r="C268" t="str">
-        <x:v>360.401,04</x:v>
+        <x:v>460.069,44</x:v>
       </x:c>
       <x:c r="D268" t="str">
         <x:v>412.462,07</x:v>
       </x:c>
     </x:row>
     <x:row r="269">
       <x:c r="A269" t="str">
         <x:v>Transferências de Recursos do Bloco de Manutenção das Ações e Serviços Públicos de Saúde ¿ Vigilânci</x:v>
       </x:c>
       <x:c r="B269" t="str">
         <x:v>1713503100</x:v>
       </x:c>
       <x:c r="C269" t="str">
-        <x:v>360.401,04</x:v>
+        <x:v>460.069,44</x:v>
       </x:c>
       <x:c r="D269" t="str">
         <x:v>412.462,07</x:v>
       </x:c>
     </x:row>
     <x:row r="270">
       <x:c r="A270" t="str">
         <x:v>Transferências de Recursos do Bloco de Manutenção das Ações e Serviços Públicos de Saúde ¿ Assistência Farmacêutica</x:v>
       </x:c>
       <x:c r="B270" t="str">
         <x:v>1713504000</x:v>
       </x:c>
       <x:c r="C270" t="str">
-        <x:v>86.557,60</x:v>
+        <x:v>108.197,00</x:v>
       </x:c>
       <x:c r="D270" t="str">
         <x:v>177.723,00</x:v>
       </x:c>
     </x:row>
     <x:row r="271">
       <x:c r="A271" t="str">
         <x:v>Transferências de Recursos do Bloco de Manutenção das Ações e Serviços Públicos de Saúde ¿ Assistênc</x:v>
       </x:c>
       <x:c r="B271" t="str">
         <x:v>1713504100</x:v>
       </x:c>
       <x:c r="C271" t="str">
-        <x:v>86.557,60</x:v>
+        <x:v>108.197,00</x:v>
       </x:c>
       <x:c r="D271" t="str">
         <x:v>177.723,00</x:v>
       </x:c>
     </x:row>
     <x:row r="272">
       <x:c r="A272" t="str">
         <x:v>Transferências de Recursos do Bloco de Manutenção das Ações e Serviços Públicos de Saúde ¿ Gestão do SUS</x:v>
       </x:c>
       <x:c r="B272" t="str">
         <x:v>1713505000</x:v>
       </x:c>
       <x:c r="C272" t="str">
-        <x:v>400.972,56</x:v>
+        <x:v>436.626,31</x:v>
       </x:c>
       <x:c r="D272" t="str">
         <x:v>1.070.588,06</x:v>
       </x:c>
     </x:row>
     <x:row r="273">
       <x:c r="A273" t="str">
         <x:v>Transferências de Recursos do Bloco de Manutenção das Ações e Serviços Públicos de Saúde ¿ Gestão do</x:v>
       </x:c>
       <x:c r="B273" t="str">
         <x:v>1713505100</x:v>
       </x:c>
       <x:c r="C273" t="str">
-        <x:v>400.972,56</x:v>
+        <x:v>436.626,31</x:v>
       </x:c>
       <x:c r="D273" t="str">
         <x:v>1.070.588,06</x:v>
       </x:c>
     </x:row>
     <x:row r="274">
       <x:c r="A274" t="str">
         <x:v>Outras Transferências de Recursos do Sistema Único de Saúde - SUS</x:v>
       </x:c>
       <x:c r="B274" t="str">
         <x:v>1713990000</x:v>
       </x:c>
       <x:c r="C274" t="str">
         <x:v>3.856.007,00</x:v>
       </x:c>
       <x:c r="D274" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="275">
       <x:c r="A275" t="str">
         <x:v>Outras Transferências de Recursos do Sistema Único de Saúde - SUS - Principal</x:v>
       </x:c>
       <x:c r="B275" t="str">
         <x:v>1713990100</x:v>
@@ -4066,79 +4066,79 @@
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="289">
       <x:c r="A289" t="str">
         <x:v>Incremento ao Piso da Atenção Primária-Emenda de Comissão Nº 50410002</x:v>
       </x:c>
       <x:c r="B289" t="str">
         <x:v>1713990116</x:v>
       </x:c>
       <x:c r="C289" t="str">
         <x:v>700.000,00</x:v>
       </x:c>
       <x:c r="D289" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="290">
       <x:c r="A290" t="str">
         <x:v>Transferências de Recursos do Fundo Nacional do Desenvolvimento da Educação ¿ FNDE? </x:v>
       </x:c>
       <x:c r="B290" t="str">
         <x:v>1714000000</x:v>
       </x:c>
       <x:c r="C290" t="str">
-        <x:v>2.489.893,93</x:v>
+        <x:v>2.882.977,59</x:v>
       </x:c>
       <x:c r="D290" t="str">
         <x:v>3.098.100,01</x:v>
       </x:c>
     </x:row>
     <x:row r="291">
       <x:c r="A291" t="str">
         <x:v>Transferências do Salário-Educação</x:v>
       </x:c>
       <x:c r="B291" t="str">
         <x:v>1714500000</x:v>
       </x:c>
       <x:c r="C291" t="str">
-        <x:v>1.681.071,07</x:v>
+        <x:v>2.074.154,73</x:v>
       </x:c>
       <x:c r="D291" t="str">
         <x:v>2.300.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="292">
       <x:c r="A292" t="str">
         <x:v>Transferências do Salário-Educação - Principal</x:v>
       </x:c>
       <x:c r="B292" t="str">
         <x:v>1714500100</x:v>
       </x:c>
       <x:c r="C292" t="str">
-        <x:v>1.681.071,07</x:v>
+        <x:v>2.074.154,73</x:v>
       </x:c>
       <x:c r="D292" t="str">
         <x:v>2.300.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="293">
       <x:c r="A293" t="str">
         <x:v>Transferências referentes ao Programa Nacional de Alimentação Escolar ¿ PNAE</x:v>
       </x:c>
       <x:c r="B293" t="str">
         <x:v>1714520000</x:v>
       </x:c>
       <x:c r="C293" t="str">
         <x:v>712.504,00</x:v>
       </x:c>
       <x:c r="D293" t="str">
         <x:v>728.100,01</x:v>
       </x:c>
     </x:row>
     <x:row r="294">
       <x:c r="A294" t="str">
         <x:v>Transferências referentes ao Programa Nacional de Alimentação Escolar ¿ PNAE - Principal</x:v>
       </x:c>
       <x:c r="B294" t="str">
         <x:v>1714520100</x:v>
@@ -4374,205 +4374,205 @@
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="311">
       <x:c r="A311" t="str">
         <x:v>Transferências de Recursos do Fundeb destinados à criação de matrículas em ETI</x:v>
       </x:c>
       <x:c r="B311" t="str">
         <x:v>1715530100</x:v>
       </x:c>
       <x:c r="C311" t="str">
         <x:v>72.099,26</x:v>
       </x:c>
       <x:c r="D311" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="312">
       <x:c r="A312" t="str">
         <x:v>Transferências de Recursos do Fundo Nacional de Assistência Social ¿ FNAS </x:v>
       </x:c>
       <x:c r="B312" t="str">
         <x:v>1716000000</x:v>
       </x:c>
       <x:c r="C312" t="str">
-        <x:v>521.414,01</x:v>
+        <x:v>572.071,18</x:v>
       </x:c>
       <x:c r="D312" t="str">
         <x:v>573.520,00</x:v>
       </x:c>
     </x:row>
     <x:row r="313">
       <x:c r="A313" t="str">
         <x:v>Transferências de Recursos do Fundo Nacional de Assistência Social ¿ FNAS</x:v>
       </x:c>
       <x:c r="B313" t="str">
         <x:v>1716500000</x:v>
       </x:c>
       <x:c r="C313" t="str">
-        <x:v>521.414,01</x:v>
+        <x:v>572.071,18</x:v>
       </x:c>
       <x:c r="D313" t="str">
         <x:v>573.520,00</x:v>
       </x:c>
     </x:row>
     <x:row r="314">
       <x:c r="A314" t="str">
         <x:v>Transferências de Recursos do Fundo Nacional de Assistência Social ¿ FNAS - Principal</x:v>
       </x:c>
       <x:c r="B314" t="str">
         <x:v>1716500100</x:v>
       </x:c>
       <x:c r="C314" t="str">
-        <x:v>521.414,01</x:v>
+        <x:v>572.071,18</x:v>
       </x:c>
       <x:c r="D314" t="str">
         <x:v>573.520,00</x:v>
       </x:c>
     </x:row>
     <x:row r="315">
       <x:c r="A315" t="str">
         <x:v>Piso Básico Fixo</x:v>
       </x:c>
       <x:c r="B315" t="str">
         <x:v>1716500101</x:v>
       </x:c>
       <x:c r="C315" t="str">
-        <x:v>50.724,86</x:v>
+        <x:v>63.374,64</x:v>
       </x:c>
       <x:c r="D315" t="str">
         <x:v>106.600,00</x:v>
       </x:c>
     </x:row>
     <x:row r="316">
       <x:c r="A316" t="str">
         <x:v>Piso de Transição de Média Complexidade</x:v>
       </x:c>
       <x:c r="B316" t="str">
         <x:v>1716500102</x:v>
       </x:c>
       <x:c r="C316" t="str">
-        <x:v>13.625,75</x:v>
+        <x:v>17.029,56</x:v>
       </x:c>
       <x:c r="D316" t="str">
         <x:v>27.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="317">
       <x:c r="A317" t="str">
         <x:v>Piso de Alta Complexidade</x:v>
       </x:c>
       <x:c r="B317" t="str">
         <x:v>1716500103</x:v>
       </x:c>
       <x:c r="C317" t="str">
-        <x:v>8.841,61</x:v>
+        <x:v>11.050,31</x:v>
       </x:c>
       <x:c r="D317" t="str">
         <x:v>17.520,00</x:v>
       </x:c>
     </x:row>
     <x:row r="318">
       <x:c r="A318" t="str">
         <x:v>Piso Básico Variável - SCFV</x:v>
       </x:c>
       <x:c r="B318" t="str">
         <x:v>1716500106</x:v>
       </x:c>
       <x:c r="C318" t="str">
-        <x:v>35.554,07</x:v>
+        <x:v>43.767,51</x:v>
       </x:c>
       <x:c r="D318" t="str">
         <x:v>108.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="319">
       <x:c r="A319" t="str">
         <x:v>Piso de Alta Complexidade I - Criança e Adolescente</x:v>
       </x:c>
       <x:c r="B319" t="str">
         <x:v>1716500107</x:v>
       </x:c>
       <x:c r="C319" t="str">
-        <x:v>30.279,47</x:v>
+        <x:v>37.843,50</x:v>
       </x:c>
       <x:c r="D319" t="str">
         <x:v>60.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="320">
       <x:c r="A320" t="str">
         <x:v>Piso Fixo de Média Complexidade</x:v>
       </x:c>
       <x:c r="B320" t="str">
         <x:v>1716500108</x:v>
       </x:c>
       <x:c r="C320" t="str">
-        <x:v>39.363,30</x:v>
+        <x:v>49.196,54</x:v>
       </x:c>
       <x:c r="D320" t="str">
         <x:v>78.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="321">
       <x:c r="A321" t="str">
         <x:v>Programa Criança Feliz</x:v>
       </x:c>
       <x:c r="B321" t="str">
         <x:v>1716500109</x:v>
       </x:c>
       <x:c r="C321" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D321" t="str">
         <x:v>90.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="322">
       <x:c r="A322" t="str">
         <x:v>Medidas Sócio Educativas - MSE</x:v>
       </x:c>
       <x:c r="B322" t="str">
         <x:v>1716500110</x:v>
       </x:c>
       <x:c r="C322" t="str">
-        <x:v>13.322,95</x:v>
+        <x:v>16.651,12</x:v>
       </x:c>
       <x:c r="D322" t="str">
         <x:v>26.400,00</x:v>
       </x:c>
     </x:row>
     <x:row r="323">
       <x:c r="A323" t="str">
         <x:v>IGD - Bolsa Família</x:v>
       </x:c>
       <x:c r="B323" t="str">
         <x:v>1716500114</x:v>
       </x:c>
       <x:c r="C323" t="str">
-        <x:v>29.702,00</x:v>
+        <x:v>33.158,00</x:v>
       </x:c>
       <x:c r="D323" t="str">
         <x:v>60.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="324">
       <x:c r="A324" t="str">
         <x:v>Estruturação Rede SUAS-GND3 - Programação 351370220260001-EMENDA MIGUEL LOMBARDI</x:v>
       </x:c>
       <x:c r="B324" t="str">
         <x:v>1716500115</x:v>
       </x:c>
       <x:c r="C324" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D324" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="325">
       <x:c r="A325" t="str">
         <x:v>Estruturação Rede SUAS-GND3 - Programação 351370220260003-EMENDA MARA GABRILLI</x:v>
       </x:c>
       <x:c r="B325" t="str">
         <x:v>1716500116</x:v>
@@ -4598,485 +4598,485 @@
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="327">
       <x:c r="A327" t="str">
         <x:v>Estruturação Rede SUAS-GND3 - Programação 351370220260003-EMENDA 202640940001-MARA GABRILLI</x:v>
       </x:c>
       <x:c r="B327" t="str">
         <x:v>1716500118</x:v>
       </x:c>
       <x:c r="C327" t="str">
         <x:v>250.000,00</x:v>
       </x:c>
       <x:c r="D327" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="328">
       <x:c r="A328" t="str">
         <x:v>Outras Transferências de Recursos da União e de suas Entidades</x:v>
       </x:c>
       <x:c r="B328" t="str">
         <x:v>1719000000</x:v>
       </x:c>
       <x:c r="C328" t="str">
-        <x:v>369.372,64</x:v>
+        <x:v>384.456,69</x:v>
       </x:c>
       <x:c r="D328" t="str">
         <x:v>180.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="329">
       <x:c r="A329" t="str">
         <x:v>Transferências da Política Nacional Aldir Blanc de Fomento à Cultura - Lei nº 14.399/2022</x:v>
       </x:c>
       <x:c r="B329" t="str">
         <x:v>1719600000</x:v>
       </x:c>
       <x:c r="C329" t="str">
         <x:v>248.700,24</x:v>
       </x:c>
       <x:c r="D329" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="330">
       <x:c r="A330" t="str">
         <x:v>Transferências da Política Nacional Aldir Blanc de Fomento à Cultura - Lei nº 14.399/2022 - Principal</x:v>
       </x:c>
       <x:c r="B330" t="str">
         <x:v>1719600100</x:v>
       </x:c>
       <x:c r="C330" t="str">
         <x:v>248.700,24</x:v>
       </x:c>
       <x:c r="D330" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="331">
       <x:c r="A331" t="str">
         <x:v>Outras Transferências de Recursos da União e de suas Entidades</x:v>
       </x:c>
       <x:c r="B331" t="str">
         <x:v>1719990000</x:v>
       </x:c>
       <x:c r="C331" t="str">
-        <x:v>120.672,40</x:v>
+        <x:v>135.756,45</x:v>
       </x:c>
       <x:c r="D331" t="str">
         <x:v>180.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="332">
       <x:c r="A332" t="str">
         <x:v>Outras Transferências de Recursos da União e de suas Entidades - Principal</x:v>
       </x:c>
       <x:c r="B332" t="str">
         <x:v>1719990100</x:v>
       </x:c>
       <x:c r="C332" t="str">
-        <x:v>120.672,40</x:v>
+        <x:v>135.756,45</x:v>
       </x:c>
       <x:c r="D332" t="str">
         <x:v>180.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="333">
       <x:c r="A333" t="str">
         <x:v>Compensação ADO PLP 133/2020</x:v>
       </x:c>
       <x:c r="B333" t="str">
         <x:v>1719990101</x:v>
       </x:c>
       <x:c r="C333" t="str">
-        <x:v>120.672,40</x:v>
+        <x:v>135.756,45</x:v>
       </x:c>
       <x:c r="D333" t="str">
         <x:v>180.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="334">
       <x:c r="A334" t="str">
         <x:v>Transferências dos Estados e do Distrito Federal e de suas Entidades</x:v>
       </x:c>
       <x:c r="B334" t="str">
         <x:v>1720000000</x:v>
       </x:c>
       <x:c r="C334" t="str">
-        <x:v>65.920.074,47</x:v>
+        <x:v>76.771.247,71</x:v>
       </x:c>
       <x:c r="D334" t="str">
         <x:v>95.702.688,84</x:v>
       </x:c>
     </x:row>
     <x:row r="335">
       <x:c r="A335" t="str">
         <x:v>Participação na Receita dos Estados e Distrito Federal</x:v>
       </x:c>
       <x:c r="B335" t="str">
         <x:v>1721000000</x:v>
       </x:c>
       <x:c r="C335" t="str">
-        <x:v>62.086.373,16</x:v>
+        <x:v>72.485.172,48</x:v>
       </x:c>
       <x:c r="D335" t="str">
         <x:v>91.425.309,72</x:v>
       </x:c>
     </x:row>
     <x:row r="336">
       <x:c r="A336" t="str">
         <x:v>Cota-Parte do ICMS</x:v>
       </x:c>
       <x:c r="B336" t="str">
         <x:v>1721500000</x:v>
       </x:c>
       <x:c r="C336" t="str">
-        <x:v>50.572.245,70</x:v>
+        <x:v>60.296.465,19</x:v>
       </x:c>
       <x:c r="D336" t="str">
         <x:v>75.520.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="337">
       <x:c r="A337" t="str">
         <x:v>Cota-Parte do ICMS - Principal</x:v>
       </x:c>
       <x:c r="B337" t="str">
         <x:v>1721500100</x:v>
       </x:c>
       <x:c r="C337" t="str">
-        <x:v>50.572.245,70</x:v>
+        <x:v>60.296.465,19</x:v>
       </x:c>
       <x:c r="D337" t="str">
         <x:v>75.520.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="338">
       <x:c r="A338" t="str">
         <x:v>Cota-Parte do IPVA</x:v>
       </x:c>
       <x:c r="B338" t="str">
         <x:v>1721510000</x:v>
       </x:c>
       <x:c r="C338" t="str">
-        <x:v>11.066.173,50</x:v>
+        <x:v>11.631.160,06</x:v>
       </x:c>
       <x:c r="D338" t="str">
         <x:v>15.344.444,25</x:v>
       </x:c>
     </x:row>
     <x:row r="339">
       <x:c r="A339" t="str">
         <x:v>Cota-Parte do IPVA - Principal</x:v>
       </x:c>
       <x:c r="B339" t="str">
         <x:v>1721510100</x:v>
       </x:c>
       <x:c r="C339" t="str">
-        <x:v>11.066.173,50</x:v>
+        <x:v>11.631.160,06</x:v>
       </x:c>
       <x:c r="D339" t="str">
         <x:v>15.344.444,25</x:v>
       </x:c>
     </x:row>
     <x:row r="340">
       <x:c r="A340" t="str">
         <x:v>Cota-Parte do IPI - Municípios</x:v>
       </x:c>
       <x:c r="B340" t="str">
         <x:v>1721520000</x:v>
       </x:c>
       <x:c r="C340" t="str">
-        <x:v>413.047,50</x:v>
+        <x:v>470.396,03</x:v>
       </x:c>
       <x:c r="D340" t="str">
         <x:v>510.598,62</x:v>
       </x:c>
     </x:row>
     <x:row r="341">
       <x:c r="A341" t="str">
         <x:v>Cota-Parte do IPI - Municípios - Principal</x:v>
       </x:c>
       <x:c r="B341" t="str">
         <x:v>1721520100</x:v>
       </x:c>
       <x:c r="C341" t="str">
-        <x:v>413.047,50</x:v>
+        <x:v>470.396,03</x:v>
       </x:c>
       <x:c r="D341" t="str">
         <x:v>510.598,62</x:v>
       </x:c>
     </x:row>
     <x:row r="342">
       <x:c r="A342" t="str">
         <x:v>Cota-Parte da Contribuição de Intervenção no Domínio Econômico</x:v>
       </x:c>
       <x:c r="B342" t="str">
         <x:v>1721530000</x:v>
       </x:c>
       <x:c r="C342" t="str">
-        <x:v>33.527,74</x:v>
+        <x:v>85.647,59</x:v>
       </x:c>
       <x:c r="D342" t="str">
         <x:v>50.266,85</x:v>
       </x:c>
     </x:row>
     <x:row r="343">
       <x:c r="A343" t="str">
         <x:v>Cota-Parte da Contribuição de Intervenção no Domínio Econômico - Principal</x:v>
       </x:c>
       <x:c r="B343" t="str">
         <x:v>1721530100</x:v>
       </x:c>
       <x:c r="C343" t="str">
-        <x:v>33.527,74</x:v>
+        <x:v>85.647,59</x:v>
       </x:c>
       <x:c r="D343" t="str">
         <x:v>50.266,85</x:v>
       </x:c>
     </x:row>
     <x:row r="344">
       <x:c r="A344" t="str">
         <x:v>Transferências Decorrentes de Participação em Outras Receitas de Impostos dos Estados e do Distrito Federal</x:v>
       </x:c>
       <x:c r="B344" t="str">
         <x:v>1721980000</x:v>
       </x:c>
       <x:c r="C344" t="str">
-        <x:v>1.378,72</x:v>
+        <x:v>1.503,61</x:v>
       </x:c>
       <x:c r="D344" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="345">
       <x:c r="A345" t="str">
         <x:v>Transferências Decorrentes de Participação em Outras Receitas de Impostos dos Estados e do Distrito</x:v>
       </x:c>
       <x:c r="B345" t="str">
         <x:v>1721980100</x:v>
       </x:c>
       <x:c r="C345" t="str">
-        <x:v>1.378,72</x:v>
+        <x:v>1.503,61</x:v>
       </x:c>
       <x:c r="D345" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="346">
       <x:c r="A346" t="str">
         <x:v>Multas de Trânsito</x:v>
       </x:c>
       <x:c r="B346" t="str">
         <x:v>1721980101</x:v>
       </x:c>
       <x:c r="C346" t="str">
-        <x:v>1.378,72</x:v>
+        <x:v>1.503,61</x:v>
       </x:c>
       <x:c r="D346" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="347">
       <x:c r="A347" t="str">
         <x:v>Transferências de Recursos do Sistema Único de Saúde ¿ SUS</x:v>
       </x:c>
       <x:c r="B347" t="str">
         <x:v>1723000000</x:v>
       </x:c>
       <x:c r="C347" t="str">
-        <x:v>1.610.820,51</x:v>
+        <x:v>1.965.409,76</x:v>
       </x:c>
       <x:c r="D347" t="str">
         <x:v>2.667.600,00</x:v>
       </x:c>
     </x:row>
     <x:row r="348">
       <x:c r="A348" t="str">
         <x:v>Transferências de Recursos do Sistema Único de Saúde ¿ SUS</x:v>
       </x:c>
       <x:c r="B348" t="str">
         <x:v>1723500000</x:v>
       </x:c>
       <x:c r="C348" t="str">
-        <x:v>1.610.820,51</x:v>
+        <x:v>1.965.409,76</x:v>
       </x:c>
       <x:c r="D348" t="str">
         <x:v>2.667.600,00</x:v>
       </x:c>
     </x:row>
     <x:row r="349">
       <x:c r="A349" t="str">
         <x:v>Transferências de Recursos do Sistema Único de Saúde ¿ SUS - Principal</x:v>
       </x:c>
       <x:c r="B349" t="str">
         <x:v>1723500100</x:v>
       </x:c>
       <x:c r="C349" t="str">
-        <x:v>1.610.820,51</x:v>
+        <x:v>1.965.409,76</x:v>
       </x:c>
       <x:c r="D349" t="str">
         <x:v>2.667.600,00</x:v>
       </x:c>
     </x:row>
     <x:row r="350">
       <x:c r="A350" t="str">
         <x:v>QUALISUS</x:v>
       </x:c>
       <x:c r="B350" t="str">
         <x:v>1723500101</x:v>
       </x:c>
       <x:c r="C350" t="str">
-        <x:v>1.610.820,51</x:v>
+        <x:v>1.965.409,76</x:v>
       </x:c>
       <x:c r="D350" t="str">
         <x:v>2.667.600,00</x:v>
       </x:c>
     </x:row>
     <x:row r="351">
       <x:c r="A351" t="str">
         <x:v>Transferências de Convênios dos Estados e DF e de Suas Entidades</x:v>
       </x:c>
       <x:c r="B351" t="str">
         <x:v>1724000000</x:v>
       </x:c>
       <x:c r="C351" t="str">
-        <x:v>813.742,89</x:v>
+        <x:v>911.527,56</x:v>
       </x:c>
       <x:c r="D351" t="str">
         <x:v>1.589.739,12</x:v>
       </x:c>
     </x:row>
     <x:row r="352">
       <x:c r="A352" t="str">
         <x:v>Transferências de Convênios dos Estados Destinadas a Programas de Educação</x:v>
       </x:c>
       <x:c r="B352" t="str">
         <x:v>1724510000</x:v>
       </x:c>
       <x:c r="C352" t="str">
-        <x:v>413.968,36</x:v>
+        <x:v>467.333,64</x:v>
       </x:c>
       <x:c r="D352" t="str">
         <x:v>798.803,48</x:v>
       </x:c>
     </x:row>
     <x:row r="353">
       <x:c r="A353" t="str">
         <x:v>Transferências de Convênios dos Estados Destinadas a Programas de Educação - Principal</x:v>
       </x:c>
       <x:c r="B353" t="str">
         <x:v>1724510100</x:v>
       </x:c>
       <x:c r="C353" t="str">
-        <x:v>413.968,36</x:v>
+        <x:v>467.333,64</x:v>
       </x:c>
       <x:c r="D353" t="str">
         <x:v>798.803,48</x:v>
       </x:c>
     </x:row>
     <x:row r="354">
       <x:c r="A354" t="str">
         <x:v>Merenda Escolar</x:v>
       </x:c>
       <x:c r="B354" t="str">
         <x:v>1724510101</x:v>
       </x:c>
       <x:c r="C354" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D354" t="str">
         <x:v>1.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="355">
       <x:c r="A355" t="str">
         <x:v>Transporte de Alunos - Educação Básica</x:v>
       </x:c>
       <x:c r="B355" t="str">
         <x:v>1724510102</x:v>
       </x:c>
       <x:c r="C355" t="str">
-        <x:v>413.968,36</x:v>
+        <x:v>467.333,64</x:v>
       </x:c>
       <x:c r="D355" t="str">
         <x:v>797.803,48</x:v>
       </x:c>
     </x:row>
     <x:row r="356">
       <x:c r="A356" t="str">
         <x:v>Outras Transferências de Convênios dos Estados e DF e de Suas Entidades</x:v>
       </x:c>
       <x:c r="B356" t="str">
         <x:v>1724990000</x:v>
       </x:c>
       <x:c r="C356" t="str">
-        <x:v>399.774,53</x:v>
+        <x:v>444.193,92</x:v>
       </x:c>
       <x:c r="D356" t="str">
         <x:v>790.935,64</x:v>
       </x:c>
     </x:row>
     <x:row r="357">
       <x:c r="A357" t="str">
         <x:v>Outras Transferências de Convênios dos Estados e DF e de Suas Entidades - Principal</x:v>
       </x:c>
       <x:c r="B357" t="str">
         <x:v>1724990100</x:v>
       </x:c>
       <x:c r="C357" t="str">
-        <x:v>399.774,53</x:v>
+        <x:v>444.193,92</x:v>
       </x:c>
       <x:c r="D357" t="str">
         <x:v>790.935,64</x:v>
       </x:c>
     </x:row>
     <x:row r="358">
       <x:c r="A358" t="str">
         <x:v>Proteção Social Básica</x:v>
       </x:c>
       <x:c r="B358" t="str">
         <x:v>1724990101</x:v>
       </x:c>
       <x:c r="C358" t="str">
-        <x:v>118.759,41</x:v>
+        <x:v>131.954,90</x:v>
       </x:c>
       <x:c r="D358" t="str">
         <x:v>83.945,88</x:v>
       </x:c>
     </x:row>
     <x:row r="359">
       <x:c r="A359" t="str">
         <x:v>Proteção Social Especial</x:v>
       </x:c>
       <x:c r="B359" t="str">
         <x:v>1724990102</x:v>
       </x:c>
       <x:c r="C359" t="str">
-        <x:v>281.015,12</x:v>
+        <x:v>312.239,02</x:v>
       </x:c>
       <x:c r="D359" t="str">
         <x:v>114.851,64</x:v>
       </x:c>
     </x:row>
     <x:row r="360">
       <x:c r="A360" t="str">
         <x:v>FEHIDRO 2022 - MOGI_COB 106 - Recuperação Florestal do Córrego da Onça</x:v>
       </x:c>
       <x:c r="B360" t="str">
         <x:v>1724990104</x:v>
       </x:c>
       <x:c r="C360" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D360" t="str">
         <x:v>59.805,00</x:v>
       </x:c>
     </x:row>
     <x:row r="361">
       <x:c r="A361" t="str">
         <x:v>Implantação do Sétimo Filtro da ETA-Novo PAC-CÓD.56000001931/2023</x:v>
       </x:c>
       <x:c r="B361" t="str">
         <x:v>1724990106</x:v>
@@ -5284,93 +5284,93 @@
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="376">
       <x:c r="A376" t="str">
         <x:v>Transferência Voluntária com Finalidade Específica-Emenda Nº 202511272482-CELSO RUSSOMANO</x:v>
       </x:c>
       <x:c r="B376" t="str">
         <x:v>1729990107</x:v>
       </x:c>
       <x:c r="C376" t="str">
         <x:v>500.000,00</x:v>
       </x:c>
       <x:c r="D376" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="377">
       <x:c r="A377" t="str">
         <x:v>Transferências de Instituições Privadas</x:v>
       </x:c>
       <x:c r="B377" t="str">
         <x:v>1740000000</x:v>
       </x:c>
       <x:c r="C377" t="str">
-        <x:v>63.804,13</x:v>
+        <x:v>64.899,13</x:v>
       </x:c>
       <x:c r="D377" t="str">
         <x:v>208.853,50</x:v>
       </x:c>
     </x:row>
     <x:row r="378">
       <x:c r="A378" t="str">
         <x:v>Transferências de Instituições Privadas</x:v>
       </x:c>
       <x:c r="B378" t="str">
         <x:v>1741000000</x:v>
       </x:c>
       <x:c r="C378" t="str">
-        <x:v>63.804,13</x:v>
+        <x:v>64.899,13</x:v>
       </x:c>
       <x:c r="D378" t="str">
         <x:v>208.853,50</x:v>
       </x:c>
     </x:row>
     <x:row r="379">
       <x:c r="A379" t="str">
         <x:v>Outras Transferências de Instituições Privadas</x:v>
       </x:c>
       <x:c r="B379" t="str">
         <x:v>1741990000</x:v>
       </x:c>
       <x:c r="C379" t="str">
-        <x:v>63.804,13</x:v>
+        <x:v>64.899,13</x:v>
       </x:c>
       <x:c r="D379" t="str">
         <x:v>208.853,50</x:v>
       </x:c>
     </x:row>
     <x:row r="380">
       <x:c r="A380" t="str">
         <x:v>Outras Transferências de Instituições Privadas - Principal</x:v>
       </x:c>
       <x:c r="B380" t="str">
         <x:v>1741990100</x:v>
       </x:c>
       <x:c r="C380" t="str">
-        <x:v>63.804,13</x:v>
+        <x:v>64.899,13</x:v>
       </x:c>
       <x:c r="D380" t="str">
         <x:v>208.853,50</x:v>
       </x:c>
     </x:row>
     <x:row r="381">
       <x:c r="A381" t="str">
         <x:v>FMDCA - Fundo Municipal dos Direitos da Criança e Adolescente</x:v>
       </x:c>
       <x:c r="B381" t="str">
         <x:v>1741990101</x:v>
       </x:c>
       <x:c r="C381" t="str">
         <x:v>22.189,31</x:v>
       </x:c>
       <x:c r="D381" t="str">
         <x:v>52.750,00</x:v>
       </x:c>
     </x:row>
     <x:row r="382">
       <x:c r="A382" t="str">
         <x:v>FMSP - Fundo Municipal de Segurança Pública</x:v>
       </x:c>
       <x:c r="B382" t="str">
         <x:v>1741990102</x:v>
@@ -5382,163 +5382,163 @@
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="383">
       <x:c r="A383" t="str">
         <x:v>FMI - Fundo Municipal do Idoso</x:v>
       </x:c>
       <x:c r="B383" t="str">
         <x:v>1741990103</x:v>
       </x:c>
       <x:c r="C383" t="str">
         <x:v>29.634,32</x:v>
       </x:c>
       <x:c r="D383" t="str">
         <x:v>130.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="384">
       <x:c r="A384" t="str">
         <x:v>FSS - Fundo Social de Solidariedade</x:v>
       </x:c>
       <x:c r="B384" t="str">
         <x:v>1741990104</x:v>
       </x:c>
       <x:c r="C384" t="str">
-        <x:v>11.980,50</x:v>
+        <x:v>13.075,50</x:v>
       </x:c>
       <x:c r="D384" t="str">
         <x:v>26.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="385">
       <x:c r="A385" t="str">
         <x:v>Transferências de Outras Instituições Públicas</x:v>
       </x:c>
       <x:c r="B385" t="str">
         <x:v>1750000000</x:v>
       </x:c>
       <x:c r="C385" t="str">
-        <x:v>23.044.925,43</x:v>
+        <x:v>26.998.547,73</x:v>
       </x:c>
       <x:c r="D385" t="str">
         <x:v>32.204.370,00</x:v>
       </x:c>
     </x:row>
     <x:row r="386">
       <x:c r="A386" t="str">
         <x:v>Transferências de Recursos do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - FUNDEB</x:v>
       </x:c>
       <x:c r="B386" t="str">
         <x:v>1751000000</x:v>
       </x:c>
       <x:c r="C386" t="str">
-        <x:v>23.044.925,43</x:v>
+        <x:v>26.998.547,73</x:v>
       </x:c>
       <x:c r="D386" t="str">
         <x:v>32.204.370,00</x:v>
       </x:c>
     </x:row>
     <x:row r="387">
       <x:c r="A387" t="str">
         <x:v>Transferências de Recursos do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação ¿ FUNDEB</x:v>
       </x:c>
       <x:c r="B387" t="str">
         <x:v>1751500000</x:v>
       </x:c>
       <x:c r="C387" t="str">
-        <x:v>23.044.925,43</x:v>
+        <x:v>26.998.547,73</x:v>
       </x:c>
       <x:c r="D387" t="str">
         <x:v>32.204.370,00</x:v>
       </x:c>
     </x:row>
     <x:row r="388">
       <x:c r="A388" t="str">
         <x:v>Transferências de Recursos do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valoriza</x:v>
       </x:c>
       <x:c r="B388" t="str">
         <x:v>1751500100</x:v>
       </x:c>
       <x:c r="C388" t="str">
-        <x:v>23.044.925,43</x:v>
+        <x:v>26.998.547,73</x:v>
       </x:c>
       <x:c r="D388" t="str">
         <x:v>32.204.370,00</x:v>
       </x:c>
     </x:row>
     <x:row r="389">
       <x:c r="A389" t="str">
         <x:v>Outras Receitas Correntes</x:v>
       </x:c>
       <x:c r="B389" t="str">
         <x:v>1900000000</x:v>
       </x:c>
       <x:c r="C389" t="str">
-        <x:v>160.581,55</x:v>
+        <x:v>172.798,67</x:v>
       </x:c>
       <x:c r="D389" t="str">
         <x:v>443.679,95</x:v>
       </x:c>
     </x:row>
     <x:row r="390">
       <x:c r="A390" t="str">
         <x:v>Multas Administrativas, Contratuais e Judiciais</x:v>
       </x:c>
       <x:c r="B390" t="str">
         <x:v>1910000000</x:v>
       </x:c>
       <x:c r="C390" t="str">
-        <x:v>43.539,05</x:v>
+        <x:v>45.629,12</x:v>
       </x:c>
       <x:c r="D390" t="str">
         <x:v>98.963,62</x:v>
       </x:c>
     </x:row>
     <x:row r="391">
       <x:c r="A391" t="str">
         <x:v>Multas Administrativas, Contratuais e Judiciais</x:v>
       </x:c>
       <x:c r="B391" t="str">
         <x:v>1911000000</x:v>
       </x:c>
       <x:c r="C391" t="str">
-        <x:v>43.539,05</x:v>
+        <x:v>45.629,12</x:v>
       </x:c>
       <x:c r="D391" t="str">
         <x:v>98.963,62</x:v>
       </x:c>
     </x:row>
     <x:row r="392">
       <x:c r="A392" t="str">
         <x:v>Multas Previstas em Legislação Específica</x:v>
       </x:c>
       <x:c r="B392" t="str">
         <x:v>1911010000</x:v>
       </x:c>
       <x:c r="C392" t="str">
-        <x:v>30.873,35</x:v>
+        <x:v>32.394,57</x:v>
       </x:c>
       <x:c r="D392" t="str">
         <x:v>26.099,61</x:v>
       </x:c>
     </x:row>
     <x:row r="393">
       <x:c r="A393" t="str">
         <x:v>Multas Previstas em Legislação Específica</x:v>
       </x:c>
       <x:c r="B393" t="str">
         <x:v>1911010100</x:v>
       </x:c>
       <x:c r="C393" t="str">
         <x:v>17.181,84</x:v>
       </x:c>
       <x:c r="D393" t="str">
         <x:v>404,69</x:v>
       </x:c>
     </x:row>
     <x:row r="394">
       <x:c r="A394" t="str">
         <x:v>Multas Previstas em Legislação Sanitária - Principal</x:v>
       </x:c>
       <x:c r="B394" t="str">
         <x:v>1911010101</x:v>
@@ -5550,247 +5550,247 @@
         <x:v>103,50</x:v>
       </x:c>
     </x:row>
     <x:row r="395">
       <x:c r="A395" t="str">
         <x:v>Multas por Auto de Infração - Principal</x:v>
       </x:c>
       <x:c r="B395" t="str">
         <x:v>1911010102</x:v>
       </x:c>
       <x:c r="C395" t="str">
         <x:v>17.181,84</x:v>
       </x:c>
       <x:c r="D395" t="str">
         <x:v>301,19</x:v>
       </x:c>
     </x:row>
     <x:row r="396">
       <x:c r="A396" t="str">
         <x:v>Multas Previstas em Legislação Específica -  Multas e Juros</x:v>
       </x:c>
       <x:c r="B396" t="str">
         <x:v>1911010200</x:v>
       </x:c>
       <x:c r="C396" t="str">
-        <x:v>1.249,71</x:v>
+        <x:v>1.453,31</x:v>
       </x:c>
       <x:c r="D396" t="str">
         <x:v>6.418,04</x:v>
       </x:c>
     </x:row>
     <x:row r="397">
       <x:c r="A397" t="str">
         <x:v>Multas Previstas em Legislação Sanitária - Multas e Juros</x:v>
       </x:c>
       <x:c r="B397" t="str">
         <x:v>1911010201</x:v>
       </x:c>
       <x:c r="C397" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D397" t="str">
         <x:v>107,64</x:v>
       </x:c>
     </x:row>
     <x:row r="398">
       <x:c r="A398" t="str">
         <x:v>Multas por Auto de Infração - Multas e Juros</x:v>
       </x:c>
       <x:c r="B398" t="str">
         <x:v>1911010202</x:v>
       </x:c>
       <x:c r="C398" t="str">
-        <x:v>1.249,71</x:v>
+        <x:v>1.453,31</x:v>
       </x:c>
       <x:c r="D398" t="str">
         <x:v>6.310,40</x:v>
       </x:c>
     </x:row>
     <x:row r="399">
       <x:c r="A399" t="str">
         <x:v>Multas Previstas em Legislação Específica - Principal</x:v>
       </x:c>
       <x:c r="B399" t="str">
         <x:v>1911010300</x:v>
       </x:c>
       <x:c r="C399" t="str">
-        <x:v>6.486,36</x:v>
+        <x:v>7.183,98</x:v>
       </x:c>
       <x:c r="D399" t="str">
         <x:v>11.247,35</x:v>
       </x:c>
     </x:row>
     <x:row r="400">
       <x:c r="A400" t="str">
         <x:v>Multas Previstas em Legislação Sanitária - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B400" t="str">
         <x:v>1911010301</x:v>
       </x:c>
       <x:c r="C400" t="str">
-        <x:v>3.235,67</x:v>
+        <x:v>3.360,76</x:v>
       </x:c>
       <x:c r="D400" t="str">
         <x:v>8.988,98</x:v>
       </x:c>
     </x:row>
     <x:row r="401">
       <x:c r="A401" t="str">
         <x:v>Multas por Auto de Infração - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B401" t="str">
         <x:v>1911010302</x:v>
       </x:c>
       <x:c r="C401" t="str">
-        <x:v>3.250,69</x:v>
+        <x:v>3.823,22</x:v>
       </x:c>
       <x:c r="D401" t="str">
         <x:v>2.258,37</x:v>
       </x:c>
     </x:row>
     <x:row r="402">
       <x:c r="A402" t="str">
         <x:v>Multas Previstas em Legislação Específica - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B402" t="str">
         <x:v>1911010400</x:v>
       </x:c>
       <x:c r="C402" t="str">
-        <x:v>5.955,44</x:v>
+        <x:v>6.575,44</x:v>
       </x:c>
       <x:c r="D402" t="str">
         <x:v>8.029,53</x:v>
       </x:c>
     </x:row>
     <x:row r="403">
       <x:c r="A403" t="str">
         <x:v>Multas Previstas em Legislação Sanitária - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B403" t="str">
         <x:v>1911010401</x:v>
       </x:c>
       <x:c r="C403" t="str">
-        <x:v>2.125,93</x:v>
+        <x:v>2.234,00</x:v>
       </x:c>
       <x:c r="D403" t="str">
         <x:v>5.177,07</x:v>
       </x:c>
     </x:row>
     <x:row r="404">
       <x:c r="A404" t="str">
         <x:v>Multas por Auto de Infração - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B404" t="str">
         <x:v>1911010402</x:v>
       </x:c>
       <x:c r="C404" t="str">
-        <x:v>3.829,51</x:v>
+        <x:v>4.341,44</x:v>
       </x:c>
       <x:c r="D404" t="str">
         <x:v>2.852,46</x:v>
       </x:c>
     </x:row>
     <x:row r="405">
       <x:c r="A405" t="str">
         <x:v>Multas por Danos Ambientais</x:v>
       </x:c>
       <x:c r="B405" t="str">
         <x:v>1911060000</x:v>
       </x:c>
       <x:c r="C405" t="str">
-        <x:v>12.665,70</x:v>
+        <x:v>13.234,55</x:v>
       </x:c>
       <x:c r="D405" t="str">
         <x:v>72.864,01</x:v>
       </x:c>
     </x:row>
     <x:row r="406">
       <x:c r="A406" t="str">
         <x:v>Multas Administrativas por Danos Ambientais</x:v>
       </x:c>
       <x:c r="B406" t="str">
         <x:v>1911061000</x:v>
       </x:c>
       <x:c r="C406" t="str">
-        <x:v>12.665,70</x:v>
+        <x:v>13.234,55</x:v>
       </x:c>
       <x:c r="D406" t="str">
         <x:v>72.864,01</x:v>
       </x:c>
     </x:row>
     <x:row r="407">
       <x:c r="A407" t="str">
         <x:v>Multas Administrativas por Danos Ambientais -  Multas e Juros</x:v>
       </x:c>
       <x:c r="B407" t="str">
         <x:v>1911061200</x:v>
       </x:c>
       <x:c r="C407" t="str">
         <x:v>5.868,00</x:v>
       </x:c>
       <x:c r="D407" t="str">
         <x:v>3.105,00</x:v>
       </x:c>
     </x:row>
     <x:row r="408">
       <x:c r="A408" t="str">
         <x:v>Multas Administrativas por Danos Ambientais - Dívida Ativa</x:v>
       </x:c>
       <x:c r="B408" t="str">
         <x:v>1911061300</x:v>
       </x:c>
       <x:c r="C408" t="str">
-        <x:v>37,62</x:v>
+        <x:v>41,80</x:v>
       </x:c>
       <x:c r="D408" t="str">
         <x:v>2.969,42</x:v>
       </x:c>
     </x:row>
     <x:row r="409">
       <x:c r="A409" t="str">
         <x:v>Multas Administrativas por Danos Ambientais - Dívida Ativa - Multas e Juros</x:v>
       </x:c>
       <x:c r="B409" t="str">
         <x:v>1911061400</x:v>
       </x:c>
       <x:c r="C409" t="str">
-        <x:v>6.760,08</x:v>
+        <x:v>7.324,75</x:v>
       </x:c>
       <x:c r="D409" t="str">
         <x:v>66.789,59</x:v>
       </x:c>
     </x:row>
     <x:row r="410">
       <x:c r="A410" t="str">
         <x:v>Indenizações, Restituições e Ressarcimentos</x:v>
       </x:c>
       <x:c r="B410" t="str">
         <x:v>1920000000</x:v>
       </x:c>
       <x:c r="C410" t="str">
-        <x:v>106.195,19</x:v>
+        <x:v>116.297,24</x:v>
       </x:c>
       <x:c r="D410" t="str">
         <x:v>334.716,33</x:v>
       </x:c>
     </x:row>
     <x:row r="411">
       <x:c r="A411" t="str">
         <x:v>Indenizações</x:v>
       </x:c>
       <x:c r="B411" t="str">
         <x:v>1921000000</x:v>
       </x:c>
       <x:c r="C411" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D411" t="str">
         <x:v>5.175,00</x:v>
       </x:c>
     </x:row>
     <x:row r="412">
       <x:c r="A412" t="str">
         <x:v>Outras Indenizações</x:v>
       </x:c>
       <x:c r="B412" t="str">
         <x:v>1921990000</x:v>
@@ -5802,191 +5802,191 @@
         <x:v>5.175,00</x:v>
       </x:c>
     </x:row>
     <x:row r="413">
       <x:c r="A413" t="str">
         <x:v>Outras Indenizações - Principal</x:v>
       </x:c>
       <x:c r="B413" t="str">
         <x:v>1921990100</x:v>
       </x:c>
       <x:c r="C413" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D413" t="str">
         <x:v>5.175,00</x:v>
       </x:c>
     </x:row>
     <x:row r="414">
       <x:c r="A414" t="str">
         <x:v>Restituições</x:v>
       </x:c>
       <x:c r="B414" t="str">
         <x:v>1922000000</x:v>
       </x:c>
       <x:c r="C414" t="str">
-        <x:v>106.195,19</x:v>
+        <x:v>116.297,24</x:v>
       </x:c>
       <x:c r="D414" t="str">
         <x:v>112.940,24</x:v>
       </x:c>
     </x:row>
     <x:row r="415">
       <x:c r="A415" t="str">
         <x:v>Outras Restituições</x:v>
       </x:c>
       <x:c r="B415" t="str">
         <x:v>1922990000</x:v>
       </x:c>
       <x:c r="C415" t="str">
-        <x:v>106.195,19</x:v>
+        <x:v>116.297,24</x:v>
       </x:c>
       <x:c r="D415" t="str">
         <x:v>112.940,24</x:v>
       </x:c>
     </x:row>
     <x:row r="416">
       <x:c r="A416" t="str">
         <x:v>Outras Restituições - Principal</x:v>
       </x:c>
       <x:c r="B416" t="str">
         <x:v>1922990100</x:v>
       </x:c>
       <x:c r="C416" t="str">
-        <x:v>106.195,19</x:v>
+        <x:v>116.297,24</x:v>
       </x:c>
       <x:c r="D416" t="str">
         <x:v>112.940,24</x:v>
       </x:c>
     </x:row>
     <x:row r="417">
       <x:c r="A417" t="str">
         <x:v>Ressarcimentos</x:v>
       </x:c>
       <x:c r="B417" t="str">
         <x:v>1923000000</x:v>
       </x:c>
       <x:c r="C417" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D417" t="str">
         <x:v>216.601,09</x:v>
       </x:c>
     </x:row>
     <x:row r="418">
       <x:c r="A418" t="str">
         <x:v>Ressarcimento por pagamento de pessoal cedido</x:v>
       </x:c>
       <x:c r="B418" t="str">
         <x:v>1923500000</x:v>
       </x:c>
       <x:c r="C418" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D418" t="str">
         <x:v>216.601,09</x:v>
       </x:c>
     </x:row>
     <x:row r="419">
       <x:c r="A419" t="str">
         <x:v>Demais Receitas Correntes</x:v>
       </x:c>
       <x:c r="B419" t="str">
         <x:v>1990000000</x:v>
       </x:c>
       <x:c r="C419" t="str">
-        <x:v>10.847,31</x:v>
+        <x:v>10.872,31</x:v>
       </x:c>
       <x:c r="D419" t="str">
         <x:v>10.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="420">
       <x:c r="A420" t="str">
         <x:v>Outras Receitas Correntes</x:v>
       </x:c>
       <x:c r="B420" t="str">
         <x:v>1999000000</x:v>
       </x:c>
       <x:c r="C420" t="str">
-        <x:v>10.847,31</x:v>
+        <x:v>10.872,31</x:v>
       </x:c>
       <x:c r="D420" t="str">
         <x:v>10.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="421">
       <x:c r="A421" t="str">
         <x:v>Outras Receitas</x:v>
       </x:c>
       <x:c r="B421" t="str">
         <x:v>1999990000</x:v>
       </x:c>
       <x:c r="C421" t="str">
-        <x:v>10.847,31</x:v>
+        <x:v>10.872,31</x:v>
       </x:c>
       <x:c r="D421" t="str">
         <x:v>10.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="422">
       <x:c r="A422" t="str">
         <x:v>Outras Receitas Não Arrecadadas e Não Projetadas pela RFB - Primárias</x:v>
       </x:c>
       <x:c r="B422" t="str">
         <x:v>1999992000</x:v>
       </x:c>
       <x:c r="C422" t="str">
-        <x:v>10.847,31</x:v>
+        <x:v>10.872,31</x:v>
       </x:c>
       <x:c r="D422" t="str">
         <x:v>10.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="423">
       <x:c r="A423" t="str">
         <x:v>Outras Receitas Não Arrecadadas e Não Projetadas pela RFB - Primárias   - Principal</x:v>
       </x:c>
       <x:c r="B423" t="str">
         <x:v>1999992100</x:v>
       </x:c>
       <x:c r="C423" t="str">
-        <x:v>10.847,31</x:v>
+        <x:v>10.872,31</x:v>
       </x:c>
       <x:c r="D423" t="str">
         <x:v>10.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="424">
       <x:c r="A424" t="str">
         <x:v>Receitas de Capital</x:v>
       </x:c>
       <x:c r="B424" t="str">
         <x:v>2000000000</x:v>
       </x:c>
       <x:c r="C424" t="str">
-        <x:v>3.717.079,25</x:v>
+        <x:v>3.796.573,86</x:v>
       </x:c>
       <x:c r="D424" t="str">
         <x:v>2.572.674,00</x:v>
       </x:c>
     </x:row>
     <x:row r="425">
       <x:c r="A425" t="str">
         <x:v>Alienação de Bens</x:v>
       </x:c>
       <x:c r="B425" t="str">
         <x:v>2200000000</x:v>
       </x:c>
       <x:c r="C425" t="str">
         <x:v>317.820,00</x:v>
       </x:c>
       <x:c r="D425" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="426">
       <x:c r="A426" t="str">
         <x:v>Alienação de Bens Móveis</x:v>
       </x:c>
       <x:c r="B426" t="str">
         <x:v>2210000000</x:v>
@@ -6040,51 +6040,51 @@
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="430">
       <x:c r="A430" t="str">
         <x:v>Alienação de Bens Móveis - Leilão 01/26 Processo 30/2026</x:v>
       </x:c>
       <x:c r="B430" t="str">
         <x:v>2213010101</x:v>
       </x:c>
       <x:c r="C430" t="str">
         <x:v>317.820,00</x:v>
       </x:c>
       <x:c r="D430" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="431">
       <x:c r="A431" t="str">
         <x:v>Transferências de Capital</x:v>
       </x:c>
       <x:c r="B431" t="str">
         <x:v>2400000000</x:v>
       </x:c>
       <x:c r="C431" t="str">
-        <x:v>3.399.259,25</x:v>
+        <x:v>3.478.753,86</x:v>
       </x:c>
       <x:c r="D431" t="str">
         <x:v>2.572.674,00</x:v>
       </x:c>
     </x:row>
     <x:row r="432">
       <x:c r="A432" t="str">
         <x:v>Transferências da União e de suas Entidades</x:v>
       </x:c>
       <x:c r="B432" t="str">
         <x:v>2410000000</x:v>
       </x:c>
       <x:c r="C432" t="str">
         <x:v>1.754.304,00</x:v>
       </x:c>
       <x:c r="D432" t="str">
         <x:v>481.104,00</x:v>
       </x:c>
     </x:row>
     <x:row r="433">
       <x:c r="A433" t="str">
         <x:v>Transferências de Recursos do Sistema Único de Saúde - SUS</x:v>
       </x:c>
       <x:c r="B433" t="str">
         <x:v>2411000000</x:v>
@@ -6390,93 +6390,93 @@
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="455">
       <x:c r="A455" t="str">
         <x:v>Reforma Campo Society Morada do Sol/Quadra Sta Cruz-Emenda 202615270001-Carlos Sampaio</x:v>
       </x:c>
       <x:c r="B455" t="str">
         <x:v>2419990105</x:v>
       </x:c>
       <x:c r="C455" t="str">
         <x:v>398.000,00</x:v>
       </x:c>
       <x:c r="D455" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="456">
       <x:c r="A456" t="str">
         <x:v>Transferências dos Estados e do Distrito Federal e de suas Entidades</x:v>
       </x:c>
       <x:c r="B456" t="str">
         <x:v>2420000000</x:v>
       </x:c>
       <x:c r="C456" t="str">
-        <x:v>1.644.955,25</x:v>
+        <x:v>1.724.449,86</x:v>
       </x:c>
       <x:c r="D456" t="str">
         <x:v>2.031.470,00</x:v>
       </x:c>
     </x:row>
     <x:row r="457">
       <x:c r="A457" t="str">
         <x:v>Transferências de Convênios dos Estados e DF e de Suas Entidades </x:v>
       </x:c>
       <x:c r="B457" t="str">
         <x:v>2422000000</x:v>
       </x:c>
       <x:c r="C457" t="str">
-        <x:v>1.499.999,00</x:v>
+        <x:v>1.579.493,61</x:v>
       </x:c>
       <x:c r="D457" t="str">
         <x:v>2.031.470,00</x:v>
       </x:c>
     </x:row>
     <x:row r="458">
       <x:c r="A458" t="str">
         <x:v>Outras Transferências de Convênios dos Estados e DF e de Suas Entidades</x:v>
       </x:c>
       <x:c r="B458" t="str">
         <x:v>2422990000</x:v>
       </x:c>
       <x:c r="C458" t="str">
-        <x:v>1.499.999,00</x:v>
+        <x:v>1.579.493,61</x:v>
       </x:c>
       <x:c r="D458" t="str">
         <x:v>2.031.470,00</x:v>
       </x:c>
     </x:row>
     <x:row r="459">
       <x:c r="A459" t="str">
         <x:v>Outras Transferências de Convênios dos Estados e DF e de Suas Entidades - Principal</x:v>
       </x:c>
       <x:c r="B459" t="str">
         <x:v>2422990100</x:v>
       </x:c>
       <x:c r="C459" t="str">
-        <x:v>1.499.999,00</x:v>
+        <x:v>1.579.493,61</x:v>
       </x:c>
       <x:c r="D459" t="str">
         <x:v>2.031.470,00</x:v>
       </x:c>
     </x:row>
     <x:row r="460">
       <x:c r="A460" t="str">
         <x:v>FEHIDRO 2025-MOGI-COB-197-Fornecimento e Instalação de Hidrômetros Fase III</x:v>
       </x:c>
       <x:c r="B460" t="str">
         <x:v>2422990101</x:v>
       </x:c>
       <x:c r="C460" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D460" t="str">
         <x:v>331.470,00</x:v>
       </x:c>
     </x:row>
     <x:row r="461">
       <x:c r="A461" t="str">
         <x:v>Iluminação de LED em Praças, Canteiros Centrais e Avenidas</x:v>
       </x:c>
       <x:c r="B461" t="str">
         <x:v>2422990102</x:v>
@@ -6496,474 +6496,488 @@
         <x:v>2422990103</x:v>
       </x:c>
       <x:c r="C462" t="str">
         <x:v>999.999,00</x:v>
       </x:c>
       <x:c r="D462" t="str">
         <x:v>700.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="463">
       <x:c r="A463" t="str">
         <x:v>Construção do Centro de Atenção Psicossocial (CAPS) - Bairro  Residencial Alto da Boa Vista</x:v>
       </x:c>
       <x:c r="B463" t="str">
         <x:v>2422990105</x:v>
       </x:c>
       <x:c r="C463" t="str">
         <x:v>500.000,00</x:v>
       </x:c>
       <x:c r="D463" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="464">
       <x:c r="A464" t="str">
-        <x:v>Outras Transferências de Recursos dos Estados</x:v>
+        <x:v>FEHIDRO 2024-CONTRATO 132/2024-REVISÃO PLANO DE PERDAS</x:v>
       </x:c>
       <x:c r="B464" t="str">
-        <x:v>2429000000</x:v>
+        <x:v>2422990106</x:v>
       </x:c>
       <x:c r="C464" t="str">
-        <x:v>144.956,25</x:v>
+        <x:v>79.494,61</x:v>
       </x:c>
       <x:c r="D464" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="465">
       <x:c r="A465" t="str">
-        <x:v>Transferências de Recursos Destinados a Programas de Educação</x:v>
+        <x:v>Outras Transferências de Recursos dos Estados</x:v>
       </x:c>
       <x:c r="B465" t="str">
-        <x:v>2429510000</x:v>
+        <x:v>2429000000</x:v>
       </x:c>
       <x:c r="C465" t="str">
-        <x:v>35.100,00</x:v>
+        <x:v>144.956,25</x:v>
       </x:c>
       <x:c r="D465" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="466">
       <x:c r="A466" t="str">
-        <x:v>Transferências de Recursos Destinados a Programas de Educação - Principal</x:v>
+        <x:v>Transferências de Recursos Destinados a Programas de Educação</x:v>
       </x:c>
       <x:c r="B466" t="str">
-        <x:v>2429510100</x:v>
+        <x:v>2429510000</x:v>
       </x:c>
       <x:c r="C466" t="str">
         <x:v>35.100,00</x:v>
       </x:c>
       <x:c r="D466" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="467">
       <x:c r="A467" t="str">
-        <x:v>Prêmio de Excelência Educacional - Programa Alfabetiza Juntos SP</x:v>
+        <x:v>Transferências de Recursos Destinados a Programas de Educação - Principal</x:v>
       </x:c>
       <x:c r="B467" t="str">
-        <x:v>2429510101</x:v>
+        <x:v>2429510100</x:v>
       </x:c>
       <x:c r="C467" t="str">
         <x:v>35.100,00</x:v>
       </x:c>
       <x:c r="D467" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="468">
       <x:c r="A468" t="str">
-        <x:v>Outras Transferências de Recursos dos Estados</x:v>
+        <x:v>Prêmio de Excelência Educacional - Programa Alfabetiza Juntos SP</x:v>
       </x:c>
       <x:c r="B468" t="str">
-        <x:v>2429990000</x:v>
+        <x:v>2429510101</x:v>
       </x:c>
       <x:c r="C468" t="str">
-        <x:v>109.856,25</x:v>
+        <x:v>35.100,00</x:v>
       </x:c>
       <x:c r="D468" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="469">
       <x:c r="A469" t="str">
-        <x:v>Outras Transferências de Recursos dos Estados - Principal</x:v>
+        <x:v>Outras Transferências de Recursos dos Estados</x:v>
       </x:c>
       <x:c r="B469" t="str">
-        <x:v>2429990100</x:v>
+        <x:v>2429990000</x:v>
       </x:c>
       <x:c r="C469" t="str">
         <x:v>109.856,25</x:v>
       </x:c>
       <x:c r="D469" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="470">
       <x:c r="A470" t="str">
-        <x:v>Infraestrutura Física PAINSP - CEI MATHILDE CIRELLI</x:v>
+        <x:v>Outras Transferências de Recursos dos Estados - Principal</x:v>
       </x:c>
       <x:c r="B470" t="str">
-        <x:v>2429990101</x:v>
+        <x:v>2429990100</x:v>
       </x:c>
       <x:c r="C470" t="str">
         <x:v>109.856,25</x:v>
       </x:c>
       <x:c r="D470" t="str">
         <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="471">
       <x:c r="A471" t="str">
-        <x:v>Demais Transferências de Capital</x:v>
+        <x:v>Infraestrutura Física PAINSP - CEI MATHILDE CIRELLI</x:v>
       </x:c>
       <x:c r="B471" t="str">
-        <x:v>2490000000</x:v>
+        <x:v>2429990101</x:v>
       </x:c>
       <x:c r="C471" t="str">
-        <x:v>0,00</x:v>
+        <x:v>109.856,25</x:v>
       </x:c>
       <x:c r="D471" t="str">
-        <x:v>60.100,00</x:v>
+        <x:v>0,00</x:v>
       </x:c>
     </x:row>
     <x:row r="472">
       <x:c r="A472" t="str">
-        <x:v>Outras Transferências de Capital</x:v>
+        <x:v>Demais Transferências de Capital</x:v>
       </x:c>
       <x:c r="B472" t="str">
-        <x:v>2499000000</x:v>
+        <x:v>2490000000</x:v>
       </x:c>
       <x:c r="C472" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D472" t="str">
         <x:v>60.100,00</x:v>
       </x:c>
     </x:row>
     <x:row r="473">
       <x:c r="A473" t="str">
         <x:v>Outras Transferências de Capital</x:v>
       </x:c>
       <x:c r="B473" t="str">
-        <x:v>2499990000</x:v>
+        <x:v>2499000000</x:v>
       </x:c>
       <x:c r="C473" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D473" t="str">
         <x:v>60.100,00</x:v>
       </x:c>
     </x:row>
     <x:row r="474">
       <x:c r="A474" t="str">
-        <x:v>Outras Transferências de Capital  - Principal</x:v>
+        <x:v>Outras Transferências de Capital</x:v>
       </x:c>
       <x:c r="B474" t="str">
-        <x:v>2499990100</x:v>
+        <x:v>2499990000</x:v>
       </x:c>
       <x:c r="C474" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D474" t="str">
         <x:v>60.100,00</x:v>
       </x:c>
     </x:row>
     <x:row r="475">
       <x:c r="A475" t="str">
-        <x:v>Contrapartida Financeira Loteamento Bosque Recanto Cisne II-Lei Municipal 4651/2021</x:v>
+        <x:v>Outras Transferências de Capital  - Principal</x:v>
       </x:c>
       <x:c r="B475" t="str">
-        <x:v>2499990101</x:v>
+        <x:v>2499990100</x:v>
       </x:c>
       <x:c r="C475" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D475" t="str">
-        <x:v>100,00</x:v>
+        <x:v>60.100,00</x:v>
       </x:c>
     </x:row>
     <x:row r="476">
       <x:c r="A476" t="str">
-        <x:v>Contrapartida Financeira Loteamento Residencial Cavalheiro-Lei Municipal 4651/2021</x:v>
+        <x:v>Contrapartida Financeira Loteamento Bosque Recanto Cisne II-Lei Municipal 4651/2021</x:v>
       </x:c>
       <x:c r="B476" t="str">
-        <x:v>2499990102</x:v>
+        <x:v>2499990101</x:v>
       </x:c>
       <x:c r="C476" t="str">
         <x:v>0,00</x:v>
       </x:c>
       <x:c r="D476" t="str">
-        <x:v>60.000,00</x:v>
+        <x:v>100,00</x:v>
       </x:c>
     </x:row>
     <x:row r="477">
       <x:c r="A477" t="str">
-        <x:v>® DEDUÇÕES DE RECEITAS</x:v>
+        <x:v>Contrapartida Financeira Loteamento Residencial Cavalheiro-Lei Municipal 4651/2021</x:v>
       </x:c>
       <x:c r="B477" t="str">
-        <x:v>9000000000</x:v>
+        <x:v>2499990102</x:v>
       </x:c>
       <x:c r="C477" t="str">
-        <x:v>-19.487.237,65</x:v>
+        <x:v>0,00</x:v>
       </x:c>
       <x:c r="D477" t="str">
-        <x:v>-28.056.981,77</x:v>
+        <x:v>60.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="478">
       <x:c r="A478" t="str">
-        <x:v>DEDUÇÃO DAS RECEITAS CORRENTES</x:v>
+        <x:v>® DEDUÇÕES DE RECEITAS</x:v>
       </x:c>
       <x:c r="B478" t="str">
-        <x:v>9700000000</x:v>
+        <x:v>9000000000</x:v>
       </x:c>
       <x:c r="C478" t="str">
-        <x:v>-19.487.237,65</x:v>
+        <x:v>-22.741.110,75</x:v>
       </x:c>
       <x:c r="D478" t="str">
         <x:v>-28.056.981,77</x:v>
       </x:c>
     </x:row>
     <x:row r="479">
       <x:c r="A479" t="str">
-        <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
+        <x:v>DEDUÇÃO DAS RECEITAS CORRENTES</x:v>
       </x:c>
       <x:c r="B479" t="str">
-        <x:v>9710000000</x:v>
+        <x:v>9700000000</x:v>
       </x:c>
       <x:c r="C479" t="str">
-        <x:v>-7.076.944,29</x:v>
+        <x:v>-22.741.110,75</x:v>
       </x:c>
       <x:c r="D479" t="str">
-        <x:v>-9.781.973,61</x:v>
+        <x:v>-28.056.981,77</x:v>
       </x:c>
     </x:row>
     <x:row r="480">
       <x:c r="A480" t="str">
         <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
       </x:c>
       <x:c r="B480" t="str">
-        <x:v>9711000000</x:v>
+        <x:v>9710000000</x:v>
       </x:c>
       <x:c r="C480" t="str">
-        <x:v>-7.076.944,29</x:v>
+        <x:v>-8.261.506,48</x:v>
       </x:c>
       <x:c r="D480" t="str">
         <x:v>-9.781.973,61</x:v>
       </x:c>
     </x:row>
     <x:row r="481">
       <x:c r="A481" t="str">
         <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
       </x:c>
       <x:c r="B481" t="str">
-        <x:v>9711510000</x:v>
+        <x:v>9711000000</x:v>
       </x:c>
       <x:c r="C481" t="str">
-        <x:v>-7.030.991,85</x:v>
+        <x:v>-8.261.506,48</x:v>
       </x:c>
       <x:c r="D481" t="str">
-        <x:v>-9.753.277,20</x:v>
+        <x:v>-9.781.973,61</x:v>
       </x:c>
     </x:row>
     <x:row r="482">
       <x:c r="A482" t="str">
         <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
       </x:c>
       <x:c r="B482" t="str">
-        <x:v>9711511000</x:v>
+        <x:v>9711510000</x:v>
       </x:c>
       <x:c r="C482" t="str">
-        <x:v>-7.030.991,85</x:v>
+        <x:v>-7.845.721,94</x:v>
       </x:c>
       <x:c r="D482" t="str">
         <x:v>-9.753.277,20</x:v>
       </x:c>
     </x:row>
     <x:row r="483">
       <x:c r="A483" t="str">
         <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
       </x:c>
       <x:c r="B483" t="str">
-        <x:v>9711511100</x:v>
+        <x:v>9711511000</x:v>
       </x:c>
       <x:c r="C483" t="str">
-        <x:v>-7.030.991,85</x:v>
+        <x:v>-7.845.721,94</x:v>
       </x:c>
       <x:c r="D483" t="str">
         <x:v>-9.753.277,20</x:v>
       </x:c>
     </x:row>
     <x:row r="484">
       <x:c r="A484" t="str">
-        <x:v>Dedução da Receita p/ Formação do Fundeb - FPM- Cota Mensal</x:v>
+        <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
       </x:c>
       <x:c r="B484" t="str">
-        <x:v>9711511101</x:v>
+        <x:v>9711511100</x:v>
       </x:c>
       <x:c r="C484" t="str">
-        <x:v>-6.987.243,87</x:v>
+        <x:v>-7.845.721,94</x:v>
       </x:c>
       <x:c r="D484" t="str">
-        <x:v>-9.717.277,20</x:v>
+        <x:v>-9.753.277,20</x:v>
       </x:c>
     </x:row>
     <x:row r="485">
       <x:c r="A485" t="str">
-        <x:v>Dedução da Receita p/ Formação do Fundeb - FPM - LC 198/23</x:v>
+        <x:v>Dedução da Receita p/ Formação do Fundeb - FPM- Cota Mensal</x:v>
       </x:c>
       <x:c r="B485" t="str">
-        <x:v>9711511102</x:v>
+        <x:v>9711511101</x:v>
       </x:c>
       <x:c r="C485" t="str">
-        <x:v>-43.747,98</x:v>
+        <x:v>-7.796.904,58</x:v>
       </x:c>
       <x:c r="D485" t="str">
-        <x:v>-36.000,00</x:v>
+        <x:v>-9.717.277,20</x:v>
       </x:c>
     </x:row>
     <x:row r="486">
       <x:c r="A486" t="str">
-        <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
+        <x:v>Dedução da Receita p/ Formação do Fundeb - FPM - LC 198/23</x:v>
       </x:c>
       <x:c r="B486" t="str">
-        <x:v>9711520000</x:v>
+        <x:v>9711511102</x:v>
       </x:c>
       <x:c r="C486" t="str">
-        <x:v>-45.952,44</x:v>
+        <x:v>-48.817,36</x:v>
       </x:c>
       <x:c r="D486" t="str">
-        <x:v>-28.696,41</x:v>
+        <x:v>-36.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="487">
       <x:c r="A487" t="str">
-        <x:v>Dedução da Receita p/ Formação do Fundeb - ITR</x:v>
+        <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
       </x:c>
       <x:c r="B487" t="str">
-        <x:v>9711520100</x:v>
+        <x:v>9711520000</x:v>
       </x:c>
       <x:c r="C487" t="str">
-        <x:v>-45.952,44</x:v>
+        <x:v>-415.784,54</x:v>
       </x:c>
       <x:c r="D487" t="str">
         <x:v>-28.696,41</x:v>
       </x:c>
     </x:row>
     <x:row r="488">
       <x:c r="A488" t="str">
-        <x:v>DEDUÇÃO DAS RECEITAS PARA FORMAÇÃO DO FUNDEB</x:v>
+        <x:v>Dedução da Receita p/ Formação do Fundeb - ITR</x:v>
       </x:c>
       <x:c r="B488" t="str">
-        <x:v>9720000000</x:v>
+        <x:v>9711520100</x:v>
       </x:c>
       <x:c r="C488" t="str">
-        <x:v>-12.410.293,36</x:v>
+        <x:v>-415.784,54</x:v>
       </x:c>
       <x:c r="D488" t="str">
-        <x:v>-18.275.008,16</x:v>
+        <x:v>-28.696,41</x:v>
       </x:c>
     </x:row>
     <x:row r="489">
       <x:c r="A489" t="str">
-        <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
+        <x:v>DEDUÇÃO DAS RECEITAS PARA FORMAÇÃO DO FUNDEB</x:v>
       </x:c>
       <x:c r="B489" t="str">
-        <x:v>9721000000</x:v>
+        <x:v>9720000000</x:v>
       </x:c>
       <x:c r="C489" t="str">
-        <x:v>-12.410.293,36</x:v>
+        <x:v>-14.479.604,27</x:v>
       </x:c>
       <x:c r="D489" t="str">
         <x:v>-18.275.008,16</x:v>
       </x:c>
     </x:row>
     <x:row r="490">
       <x:c r="A490" t="str">
         <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
       </x:c>
       <x:c r="B490" t="str">
-        <x:v>9721500000</x:v>
+        <x:v>9721000000</x:v>
       </x:c>
       <x:c r="C490" t="str">
-        <x:v>-10.114.448,96</x:v>
+        <x:v>-14.479.604,27</x:v>
       </x:c>
       <x:c r="D490" t="str">
-        <x:v>-15.104.000,00</x:v>
+        <x:v>-18.275.008,16</x:v>
       </x:c>
     </x:row>
     <x:row r="491">
       <x:c r="A491" t="str">
-        <x:v>Dedução da Receita para Formação do Fundeb - ICMS</x:v>
+        <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
       </x:c>
       <x:c r="B491" t="str">
-        <x:v>9721500100</x:v>
+        <x:v>9721500000</x:v>
       </x:c>
       <x:c r="C491" t="str">
-        <x:v>-10.114.448,96</x:v>
+        <x:v>-12.059.292,83</x:v>
       </x:c>
       <x:c r="D491" t="str">
         <x:v>-15.104.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="492">
       <x:c r="A492" t="str">
-        <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
+        <x:v>Dedução da Receita para Formação do Fundeb - ICMS</x:v>
       </x:c>
       <x:c r="B492" t="str">
-        <x:v>9721510000</x:v>
+        <x:v>9721500100</x:v>
       </x:c>
       <x:c r="C492" t="str">
-        <x:v>-2.213.234,88</x:v>
+        <x:v>-12.059.292,83</x:v>
       </x:c>
       <x:c r="D492" t="str">
-        <x:v>-3.068.888,85</x:v>
+        <x:v>-15.104.000,00</x:v>
       </x:c>
     </x:row>
     <x:row r="493">
       <x:c r="A493" t="str">
-        <x:v>Dedução da Receita para Formação do Fundeb - IPVA</x:v>
+        <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
       </x:c>
       <x:c r="B493" t="str">
-        <x:v>9721510100</x:v>
+        <x:v>9721510000</x:v>
       </x:c>
       <x:c r="C493" t="str">
-        <x:v>-2.213.234,88</x:v>
+        <x:v>-2.326.232,21</x:v>
       </x:c>
       <x:c r="D493" t="str">
         <x:v>-3.068.888,85</x:v>
       </x:c>
     </x:row>
     <x:row r="494">
       <x:c r="A494" t="str">
-        <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
+        <x:v>Dedução da Receita para Formação do Fundeb - IPVA</x:v>
       </x:c>
       <x:c r="B494" t="str">
-        <x:v>9721520000</x:v>
+        <x:v>9721510100</x:v>
       </x:c>
       <x:c r="C494" t="str">
-        <x:v>-82.609,52</x:v>
+        <x:v>-2.326.232,21</x:v>
       </x:c>
       <x:c r="D494" t="str">
-        <x:v>-102.119,31</x:v>
+        <x:v>-3.068.888,85</x:v>
       </x:c>
     </x:row>
     <x:row r="495">
       <x:c r="A495" t="str">
+        <x:v>DEDUÇÕES DA RECEITA PARA FORMAÇÃO DO FUNDEB</x:v>
+      </x:c>
+      <x:c r="B495" t="str">
+        <x:v>9721520000</x:v>
+      </x:c>
+      <x:c r="C495" t="str">
+        <x:v>-94.079,23</x:v>
+      </x:c>
+      <x:c r="D495" t="str">
+        <x:v>-102.119,31</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="496">
+      <x:c r="A496" t="str">
         <x:v>Dedução da Receita para Formação do Fundeb - IPI EXPORTAÇÃO</x:v>
       </x:c>
-      <x:c r="B495" t="str">
+      <x:c r="B496" t="str">
         <x:v>9721520100</x:v>
       </x:c>
-      <x:c r="C495" t="str">
-[...2 lines deleted...]
-      <x:c r="D495" t="str">
+      <x:c r="C496" t="str">
+        <x:v>-94.079,23</x:v>
+      </x:c>
+      <x:c r="D496" t="str">
         <x:v>-102.119,31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>